--- v0 (2026-01-01)
+++ v1 (2026-05-22)
@@ -12,1427 +12,1436 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C712674" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRDefault="004F3C22" w:rsidP="001A0762">
+    <w:p w:rsidR="004F3C22" w:rsidP="001A0762" w:rsidRDefault="004F3C22" w14:paraId="0C712674" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ITC Avant Garde Pro Md" w:hAnsi="ITC Avant Garde Pro Md" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CDBB1F9" w14:textId="1695D09F" w:rsidR="001A0762" w:rsidRPr="00A47BAC" w:rsidRDefault="00283FB3" w:rsidP="001A0762">
+    <w:p w:rsidRPr="00A47BAC" w:rsidR="001A0762" w:rsidP="001A0762" w:rsidRDefault="00283FB3" w14:paraId="5CDBB1F9" w14:textId="1695D09F">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ITC Avant Garde Pro Md" w:hAnsi="ITC Avant Garde Pro Md" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A47BAC">
         <w:rPr>
           <w:rFonts w:ascii="ITC Avant Garde Pro Md" w:hAnsi="ITC Avant Garde Pro Md" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Document No T3 -</w:t>
       </w:r>
-      <w:r w:rsidR="0008704A" w:rsidRPr="00A47BAC">
+      <w:r w:rsidRPr="00A47BAC" w:rsidR="0008704A">
         <w:rPr>
           <w:rFonts w:ascii="ITC Avant Garde Pro Md" w:hAnsi="ITC Avant Garde Pro Md" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00A47BAC">
+      <w:r w:rsidRPr="00A47BAC" w:rsidR="007B7787">
         <w:rPr>
           <w:rFonts w:ascii="ITC Avant Garde Pro Md" w:hAnsi="ITC Avant Garde Pro Md" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Service Specification Content Template</w:t>
       </w:r>
-      <w:r w:rsidR="007A14A4" w:rsidRPr="00A47BAC">
+      <w:r w:rsidRPr="00A47BAC" w:rsidR="007A14A4">
         <w:rPr>
           <w:rFonts w:ascii="ITC Avant Garde Pro Md" w:hAnsi="ITC Avant Garde Pro Md" w:cs="Open Sans"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC9566B" w14:textId="77777777" w:rsidR="007B7787" w:rsidRPr="00E94620" w:rsidRDefault="007B7787" w:rsidP="004E7667">
+    <w:p w:rsidRPr="00E94620" w:rsidR="007B7787" w:rsidP="004E7667" w:rsidRDefault="007B7787" w14:paraId="1DC9566B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C9C1D51" w14:textId="7F245AC6" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="007B7787" w:rsidRDefault="007B7787" w14:paraId="0C9C1D51" w14:textId="7F245AC6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The following template is a useful basis for drafting specifications for services</w:t>
       </w:r>
       <w:r w:rsidR="004234AB">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be amended to suit your specific requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C8B624" w14:textId="77777777" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="77C8B624" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Throughout the document you will be prompted to include sub-section numbers that will visually convey the levels of importance </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>to help readers navigate to specific information on the page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A008B72" w14:textId="4D9FC7DD" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="6A008B72" w14:textId="4D9FC7DD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00041CDC">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00D1698E" w:rsidRPr="00041CDC">
+      <w:r w:rsidRPr="00041CDC" w:rsidR="00D1698E">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>lea</w:t>
       </w:r>
       <w:r w:rsidR="00D1698E">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">se note the </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>se note the following;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="30B3C617" w14:textId="77777777" w:rsidR="00970729" w:rsidRPr="00C12CE5" w:rsidRDefault="00970729" w:rsidP="00970729">
+    <w:p w:rsidRPr="00C12CE5" w:rsidR="00970729" w:rsidP="00970729" w:rsidRDefault="00970729" w14:paraId="30B3C617" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE26A2">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Any prompts or guidance notes highlighted in red text are for drafting purposes only and should </w:t>
       </w:r>
       <w:r w:rsidRPr="007C036C">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>be removed</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12CE5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the final document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC32955" w14:textId="77777777" w:rsidR="00970729" w:rsidRPr="00C12CE5" w:rsidRDefault="00970729" w:rsidP="00970729">
+    <w:p w:rsidRPr="00C12CE5" w:rsidR="00970729" w:rsidP="00970729" w:rsidRDefault="00970729" w14:paraId="7BC32955" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12CE5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The “Minimum Requirements” and “Further Requirements” text </w:t>
       </w:r>
       <w:r w:rsidRPr="007C036C">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must remain</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12CE5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> within the document for Bidder purposes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09159EF0" w14:textId="77777777" w:rsidR="00970729" w:rsidRPr="00C12CE5" w:rsidRDefault="00970729" w:rsidP="00970729">
+    <w:p w:rsidRPr="00C12CE5" w:rsidR="00970729" w:rsidP="00970729" w:rsidRDefault="00970729" w14:paraId="09159EF0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C12CE5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where indicated, please ensure that the required information highlighted in red text is provided </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64361">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>clearly and accurately</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12CE5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the relevant sections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1D5735" w14:textId="70DC0B40" w:rsidR="007B7787" w:rsidRPr="00156785" w:rsidRDefault="007B7787" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="007B7787" w:rsidP="007B7787" w:rsidRDefault="007B7787" w14:paraId="5C1D5735" w14:textId="70DC0B40">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A87D5A" w14:textId="77777777" w:rsidR="00B92D06" w:rsidRPr="00156785" w:rsidRDefault="00B92D06" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="00B92D06" w:rsidP="007B7787" w:rsidRDefault="00B92D06" w14:paraId="44A87D5A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1220CC93" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="1220CC93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48AC9A68" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="48AC9A68" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE53C90" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="0DE53C90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75A512BE" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="75A512BE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D044E2D" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="4D044E2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="349C37E0" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="349C37E0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0786E6A7" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="0786E6A7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C57E266" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="2C57E266" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C42094" w14:textId="0EDDBD24" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="70C42094" w14:textId="0EDDBD24">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BADC094" w14:textId="77777777" w:rsidR="00B92D06" w:rsidRPr="00156785" w:rsidRDefault="00B92D06" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="00B92D06" w:rsidP="007B7787" w:rsidRDefault="00B92D06" w14:paraId="6BADC094" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6392684B" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="6392684B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6429B2D3" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRPr="00156785" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00156785" w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="6429B2D3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521563BA" w14:textId="77777777" w:rsidR="004F3C22" w:rsidRDefault="004F3C22" w:rsidP="007B7787">
+    <w:p w:rsidR="004F3C22" w:rsidP="007B7787" w:rsidRDefault="004F3C22" w14:paraId="521563BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CAF3F9C" w14:textId="77777777" w:rsidR="00BF19F2" w:rsidRDefault="00BF19F2" w:rsidP="007B7787">
+    <w:p w:rsidR="00BF19F2" w:rsidP="007B7787" w:rsidRDefault="00BF19F2" w14:paraId="7CAF3F9C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2605B705" w14:textId="77777777" w:rsidR="00BF19F2" w:rsidRDefault="00BF19F2" w:rsidP="007B7787">
+    <w:p w:rsidR="00BF19F2" w:rsidP="007B7787" w:rsidRDefault="00BF19F2" w14:paraId="2605B705" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D0B7DBC" w14:textId="77777777" w:rsidR="00BF19F2" w:rsidRDefault="00BF19F2" w:rsidP="007B7787">
+    <w:p w:rsidR="00BF19F2" w:rsidP="007B7787" w:rsidRDefault="00BF19F2" w14:paraId="0D0B7DBC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08F26882" w14:textId="77777777" w:rsidR="00BF19F2" w:rsidRDefault="00BF19F2" w:rsidP="007B7787">
+    <w:p w:rsidR="00BF19F2" w:rsidP="007B7787" w:rsidRDefault="00BF19F2" w14:paraId="08F26882" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="712368ED" w14:textId="199FC671" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="007B7787" w:rsidRDefault="007B7787" w14:paraId="712368ED" w14:textId="199FC671">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767D3BAA" w14:textId="77777777" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="007B7787" w:rsidRDefault="007B7787" w14:paraId="767D3BAA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52A129F4" w14:textId="0207FA65" w:rsidR="00E463DB" w:rsidRPr="00EF764B" w:rsidRDefault="00E463DB" w:rsidP="00F62D76">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E463DB" w:rsidP="00F62D76" w:rsidRDefault="00E463DB" w14:paraId="52A129F4" w14:textId="0207FA65">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk7533029"/>
+      <w:bookmarkStart w:name="_Hlk7533029" w:id="0"/>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PROJECT TITLE</w:t>
       </w:r>
-      <w:r w:rsidR="006C7E08" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="006C7E08">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF05A8D" w14:textId="15CC1DD5" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00F62D76">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="00F62D76" w:rsidRDefault="007B7787" w14:paraId="2CF05A8D" w14:textId="15CC1DD5">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INTRODUCTION</w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BACKGROUND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BCE9DDB" w14:textId="0E0C72C4" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="004C2213" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="007B7787" w:rsidRDefault="004C2213" w14:paraId="1BCE9DDB" w14:textId="0E0C72C4">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SCOPE OF THE CONTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608A8ABC" w14:textId="0D0E7D2F" w:rsidR="007B7787" w:rsidRDefault="007B7787" w:rsidP="007B7787">
+    <w:p w:rsidR="007B7787" w:rsidP="007B7787" w:rsidRDefault="007B7787" w14:paraId="608A8ABC" w14:textId="0D0E7D2F">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">DETAILED REQUIREMENTS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D02100" w14:textId="2543ADAB" w:rsidR="005E4F77" w:rsidRPr="00EF764B" w:rsidRDefault="000D2321" w:rsidP="007B7787">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="007B7787" w:rsidRDefault="005412CE" w14:paraId="7FE53BA1" w14:textId="263B87D0">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>PROCUREMENT TIMETABLE</w:t>
+        <w:t>MILESTONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE53BA1" w14:textId="263B87D0" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="007B7787">
+    <w:p w:rsidRPr="005D7A8B" w:rsidR="007B7787" w:rsidP="0007349B" w:rsidRDefault="007B7787" w14:paraId="3DF946A2" w14:textId="3CDB8648">
+      <w:pPr>
+        <w:pStyle w:val="bodystrongcentred"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF764B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>SERVICE LEVELS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B651CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7A8B" w:rsidR="005D7A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7A8B" w:rsidR="00E5624B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Delete as appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7A8B" w:rsidR="005D7A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D7A8B" w:rsidR="00783015">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002124E5" w:rsidR="00A61741" w:rsidP="00A61741" w:rsidRDefault="00A61741" w14:paraId="638807CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="bodystrongcentred"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="003605F9" w:rsidP="00E463DB" w:rsidRDefault="007B7787" w14:paraId="52CB1D2A" w14:textId="327B0F15">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>MILESTONES</w:t>
-      </w:r>
+        <w:t>CONTRACT MANAGEMENT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="3DF946A2" w14:textId="3CDB8648" w:rsidR="007B7787" w:rsidRPr="005D7A8B" w:rsidRDefault="007B7787" w:rsidP="0007349B">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="003605F9" w:rsidP="003605F9" w:rsidRDefault="003028CD" w14:paraId="60603285" w14:textId="2D1513FB">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-          <w:i/>
-[...4 lines deleted...]
-          <w:highlight w:val="lightGray"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SERVICE LEVELS</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DATA PROTECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638807CA" w14:textId="77777777" w:rsidR="00A61741" w:rsidRPr="002124E5" w:rsidRDefault="00A61741" w:rsidP="00A61741">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="1CAC5A34" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52CB1D2A" w14:textId="327B0F15" w:rsidR="003605F9" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00E463DB">
-[...24 lines deleted...]
-    <w:p w14:paraId="60603285" w14:textId="2D1513FB" w:rsidR="003605F9" w:rsidRPr="00EF764B" w:rsidRDefault="003028CD" w:rsidP="003605F9">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="003605F9" w:rsidRDefault="00E94620" w14:paraId="247D67A7" w14:textId="19354E99">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>DATA PROTECTION</w:t>
+        <w:t>EVALUATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAC5A34" w14:textId="77777777" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
-[...34 lines deleted...]
-    <w:p w14:paraId="562DAACD" w14:textId="30FE56B6" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="562DAACD" w14:textId="30FE56B6">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28514E99" w14:textId="77777777" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="28514E99" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="bodystrongcentred"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5680A7A3" w14:textId="77777777" w:rsidR="003605F9" w:rsidRPr="00EF764B" w:rsidRDefault="003605F9" w:rsidP="003605F9">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="003605F9" w:rsidP="003605F9" w:rsidRDefault="003605F9" w14:paraId="5680A7A3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BFF51E6" w14:textId="502DB906" w:rsidR="007407BD" w:rsidRPr="00EF764B" w:rsidRDefault="007407BD" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007407BD" w:rsidP="00E463DB" w:rsidRDefault="007407BD" w14:paraId="0BFF51E6" w14:textId="502DB906">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="052001FC" w14:textId="29A8302C" w:rsidR="00995EAB" w:rsidRPr="00EF764B" w:rsidRDefault="00995EAB" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00995EAB" w:rsidP="00E463DB" w:rsidRDefault="00995EAB" w14:paraId="052001FC" w14:textId="29A8302C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="344CD144" w14:textId="0204E9E9" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="344CD144" w14:textId="0204E9E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118E38B5" w14:textId="18223FEA" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="118E38B5" w14:textId="18223FEA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74FABB69" w14:textId="51F4AF51" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="74FABB69" w14:textId="51F4AF51">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32F6A027" w14:textId="3A6AB6F5" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="32F6A027" w14:textId="3A6AB6F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AF9B716" w14:textId="48F197EA" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="2AF9B716" w14:textId="48F197EA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775DCC70" w14:textId="6478DC1F" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="775DCC70" w14:textId="6478DC1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BA17FC9" w14:textId="3CFB90E7" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="0BA17FC9" w14:textId="3CFB90E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19F2BA7F" w14:textId="0FE9660B" w:rsidR="00E34690" w:rsidRPr="00EF764B" w:rsidRDefault="00E34690" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E34690" w:rsidP="00E463DB" w:rsidRDefault="00E34690" w14:paraId="19F2BA7F" w14:textId="0FE9660B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07FC678D" w14:textId="77777777" w:rsidR="00E34690" w:rsidRPr="00EF764B" w:rsidRDefault="00E34690" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E34690" w:rsidP="00E463DB" w:rsidRDefault="00E34690" w14:paraId="07FC678D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F4001C" w14:textId="38B51B12" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="71F4001C" w14:textId="38B51B12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16DC66C5" w14:textId="791D3E7F" w:rsidR="004F3C22" w:rsidRPr="00EF764B" w:rsidRDefault="004F3C22" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004F3C22" w:rsidP="00E463DB" w:rsidRDefault="004F3C22" w14:paraId="16DC66C5" w14:textId="791D3E7F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71F389C4" w14:textId="26F91951" w:rsidR="00E34690" w:rsidRPr="00EF764B" w:rsidRDefault="00E34690" w:rsidP="00E463DB">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E34690" w:rsidP="00E463DB" w:rsidRDefault="00E34690" w14:paraId="71F389C4" w14:textId="26F91951">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D4D0EAB" w14:textId="50389295" w:rsidR="00E34690" w:rsidRDefault="00E34690" w:rsidP="00E463DB">
+    <w:p w:rsidR="00E34690" w:rsidP="2A6C8A99" w:rsidRDefault="00E34690" w14:paraId="3D4D0EAB" w14:textId="50389295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BFCC19F" w14:textId="77777777" w:rsidR="004234AB" w:rsidRDefault="004234AB" w:rsidP="00E463DB">
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="5955D4ED" w14:textId="3EA8FFDB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC24498" w14:textId="77777777" w:rsidR="004B093E" w:rsidRDefault="004B093E" w:rsidP="00E463DB">
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="6A850F32" w14:textId="6DB6EDA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AB40AE6" w14:textId="77777777" w:rsidR="004B093E" w:rsidRDefault="004B093E" w:rsidP="00E463DB">
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="04B9F6B9" w14:textId="42F0A1F4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452813E1" w14:textId="77777777" w:rsidR="004B093E" w:rsidRDefault="004B093E" w:rsidP="00E463DB">
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="1BED978A" w14:textId="75A6BE0F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73ACFBF6" w14:textId="77777777" w:rsidR="004B093E" w:rsidRPr="00EF764B" w:rsidRDefault="004B093E" w:rsidP="00E463DB">
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="5C46655E" w14:textId="7DDB41F9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7560EE3F" w14:textId="74E0EA47" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="004234AB" w:rsidP="00E94620">
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="389F437D" w14:textId="16F658AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2A6C8A99" w:rsidP="2A6C8A99" w:rsidRDefault="2A6C8A99" w14:paraId="710EBF99" w14:textId="28150949">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004B093E" w:rsidP="00E463DB" w:rsidRDefault="004B093E" w14:paraId="73ACFBF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="004234AB" w14:paraId="7560EE3F" w14:textId="74E0EA47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Insert Organisation Name Here</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A0E525" w14:textId="77777777" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="22A0E525" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11837278" w14:textId="071DA27A" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00E94620" w:rsidRDefault="00E94620" w14:paraId="11837278" w14:textId="071DA27A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Title </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE79FB7" w14:textId="2B986F8E" w:rsidR="00191904" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="00191904">
+    <w:p w:rsidRPr="007E1FF3" w:rsidR="00191904" w:rsidP="00191904" w:rsidRDefault="007E1FF3" w14:paraId="4DE79FB7" w14:textId="2B986F8E">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk38368930"/>
+      <w:bookmarkStart w:name="_Hlk38368930" w:id="1"/>
       <w:r w:rsidRPr="007E1FF3">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E11C09">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00191904" w:rsidRPr="007E1FF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="007E1FF3" w:rsidR="00191904">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00E94620" w:rsidRPr="007E1FF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="007E1FF3" w:rsidR="00E94620">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nsert Project Title her</w:t>
       </w:r>
-      <w:r w:rsidR="00191904" w:rsidRPr="007E1FF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="007E1FF3" w:rsidR="00191904">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00E11C09">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="2221CAAB" w14:textId="2D4D35BA" w:rsidR="002B5AF8" w:rsidRPr="00EF764B" w:rsidRDefault="002B5AF8" w:rsidP="002606D7">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="002B5AF8" w:rsidP="002606D7" w:rsidRDefault="002B5AF8" w14:paraId="2221CAAB" w14:textId="2D4D35BA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5AF8">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">The title </w:t>
       </w:r>
       <w:r w:rsidR="00286741">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
@@ -1444,258 +1453,258 @@
         <w:t>needs to</w:t>
       </w:r>
       <w:r w:rsidRPr="002B5AF8">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> clearly reflect the professional services being procured, using as few words as possible while remaining informative and descriptive to </w:t>
       </w:r>
       <w:r w:rsidR="00286741">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>help readers understand the requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75587BB0" w14:textId="50CB490E" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00DC615F">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="00DC615F" w:rsidRDefault="007B7787" w14:paraId="75587BB0" w14:textId="50CB490E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Background</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E8E118A" w14:textId="62D07245" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00F62D76">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="00F62D76" w:rsidRDefault="007B7787" w14:paraId="5E8E118A" w14:textId="62D07245">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">section is a </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>brief</w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">introduction </w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>your organisation and should provide</w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">background information to </w:t>
       </w:r>
-      <w:r w:rsidR="003605F9" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="003605F9">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>assist potential</w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> suppliers</w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F62D76" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00F62D76">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>understand the project requirements. Subjects to cover can include an overview of business objectives relevant to the contract</w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and expectations of the engagement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BCBBA5" w14:textId="5711F3B0" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00F62D76">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="00F62D76" w:rsidRDefault="00E94620" w14:paraId="71BCBBA5" w14:textId="5711F3B0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
@@ -1704,13641 +1713,12535 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Consider sub-section numbers</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5330FB29" w14:textId="1CE10654" w:rsidR="00A87CDE" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00A87CDE">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00A87CDE" w:rsidP="00A87CDE" w:rsidRDefault="007B7787" w14:paraId="5330FB29" w14:textId="1CE10654">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Scope of the Contract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDE023A" w14:textId="07B713D2" w:rsidR="00A87CDE" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="05CFF5ED">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00A87CDE" w:rsidP="05CFF5ED" w:rsidRDefault="007B7787" w14:paraId="7DDE023A" w14:textId="07B713D2">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This section will provide </w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>suppliers</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003605F9" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="003605F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with an insight of what is</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> included and excluded</w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> within the project requirement</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  This should be a </w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>high-level</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003605F9" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="003605F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>syn</w:t>
       </w:r>
-      <w:r w:rsidR="00CD088D" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00CD088D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="003605F9" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="003605F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>psis</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="003605F9" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="003605F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>provid</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
-      <w:r w:rsidR="003605F9" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="003605F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> context of the contract opportunity</w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02532B6A" w14:textId="7B55A228" w:rsidR="004C2213" w:rsidRPr="004234AB" w:rsidRDefault="00A87CDE" w:rsidP="004C2213">
+    <w:p w:rsidRPr="004234AB" w:rsidR="004C2213" w:rsidP="004C2213" w:rsidRDefault="00A87CDE" w14:paraId="02532B6A" w14:textId="7B55A228">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Authority/Council </w:t>
       </w:r>
       <w:r w:rsidRPr="006F0B92">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(delete as appropriate)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F342E1">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is seeking to appoint a suitably qualified SPS Provider to</w:t>
       </w:r>
       <w:r w:rsidR="004234AB">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B20E9A" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="00B20E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="0097536E" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="0097536E">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidR="0097536E" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="0097536E">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="004234AB" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="004234AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> explicit </w:t>
       </w:r>
-      <w:r w:rsidR="004878C8" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="004878C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="004234AB" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="004234AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>n what is being pro</w:t>
       </w:r>
-      <w:r w:rsidR="004878C8" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="004878C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>cured</w:t>
       </w:r>
-      <w:r w:rsidR="004234AB" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="004234AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> as an opening statement</w:t>
       </w:r>
-      <w:r w:rsidR="00B20E9A" w:rsidRPr="006F0B92">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="006F0B92" w:rsidR="00B20E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="006F0B92">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28210CC6" w14:textId="560D8063" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="006632C1">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="006632C1" w:rsidRDefault="007B7787" w14:paraId="28210CC6" w14:textId="560D8063">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Detailed Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F3C3BA" w14:textId="31DE0F7A" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="05CFF5ED">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="05CFF5ED" w:rsidRDefault="007B7787" w14:paraId="16F3C3BA" w14:textId="31DE0F7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This section sets out the detailed requirements the </w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will be</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> required to meet</w:t>
       </w:r>
-      <w:r w:rsidR="001419C8" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="001419C8">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001419C8" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="001419C8">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It </w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> define </w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>accurately</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> what the </w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>supplier</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> need</w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to know </w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide a response that will</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> deliver the right services at the right time, in the right place, in the right quantity and at the right price. (e.g. volumes; timescales; deliverables, quality expected; reporting structures</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">); you may also want to include </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">resources available from </w:t>
       </w:r>
-      <w:r w:rsidR="004C2213" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004C2213">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">your </w:t>
       </w:r>
-      <w:r w:rsidR="00AA2510" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00AA2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>organisation, any</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>governance arrangements; requirements for contingencies/business continuity; etc</w:t>
       </w:r>
-      <w:r w:rsidR="000716DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="000716DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C20F3D" w14:textId="77777777" w:rsidR="00787C7A" w:rsidRPr="00EF764B" w:rsidRDefault="00787C7A" w:rsidP="00787C7A">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00787C7A" w:rsidP="00787C7A" w:rsidRDefault="00787C7A" w14:paraId="11C20F3D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Functional Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0E1D0A" w14:textId="11001B3A" w:rsidR="001C2395" w:rsidRPr="00EF764B" w:rsidRDefault="00787C7A" w:rsidP="05CFF5ED">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="001C2395" w:rsidP="05CFF5ED" w:rsidRDefault="00787C7A" w14:paraId="0B0E1D0A" w14:textId="11001B3A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">These requirements define the task or desired result by focusing on </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>what</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is to be achieved, rather than by describing the way it is to be achieved. This challenges suppliers to use their skills and develop smart, creative solutions. Specifying requirements in terms of outputs or functions gives potential suppliers the opportunity to propose innovative solutions (or simply be more creative in their proposals)</w:t>
       </w:r>
-      <w:r w:rsidR="00AD53EB" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00AD53EB">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD53EB" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00AD53EB">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>It also</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> means the responsibility for ensuring the solution meets the requirement rests with the supplier rather than your organisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCF58B9" w14:textId="324E4EDE" w:rsidR="00787C7A" w:rsidRPr="00EF764B" w:rsidRDefault="00787C7A" w:rsidP="05CFF5ED">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00787C7A" w:rsidP="05CFF5ED" w:rsidRDefault="00787C7A" w14:paraId="5CCF58B9" w14:textId="324E4EDE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Use a heading structure that subdivides the requirement into logical areas that map onto the evaluation model</w:t>
       </w:r>
-      <w:r w:rsidR="00FF69ED" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00FF69ED">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF69ED" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00FF69ED">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>These</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will set out the criteria by which all tender responses will be assessed. The outputs should also be clearly linked to the payment profile/schedule. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198B9F94" w14:textId="77777777" w:rsidR="00787C7A" w:rsidRPr="00EF764B" w:rsidRDefault="00787C7A" w:rsidP="00787C7A">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00787C7A" w:rsidP="00787C7A" w:rsidRDefault="00787C7A" w14:paraId="198B9F94" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mandatory Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C75B999" w14:textId="146696C2" w:rsidR="00787C7A" w:rsidRPr="00EF764B" w:rsidRDefault="00787C7A" w:rsidP="00787C7A">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00787C7A" w:rsidP="00787C7A" w:rsidRDefault="00787C7A" w14:paraId="1C75B999" w14:textId="146696C2">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Some requirements may be </w:t>
       </w:r>
-      <w:r w:rsidR="004234AB" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="004234AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>mandatory,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and this section should also be used to clearly detail any such requirements. These must be essential to the contract and should not discriminate unfairly because suppliers can be rejected for failing to meet them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB513A2" w14:textId="34EB2CC4" w:rsidR="00440D18" w:rsidRDefault="00787C7A" w:rsidP="00440D18">
+    <w:p w:rsidR="00440D18" w:rsidP="00440D18" w:rsidRDefault="00787C7A" w14:paraId="6FB513A2" w14:textId="34EB2CC4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Hlk11924881"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk11924881" w:id="2"/>
       <w:r w:rsidRPr="00440D18">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Consider sub-section numbers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA6A80F" w14:textId="77777777" w:rsidR="00DB2839" w:rsidRDefault="00DB2839" w:rsidP="00DB2839">
+    <w:p w:rsidR="00DB2839" w:rsidP="00DB2839" w:rsidRDefault="00DB2839" w14:paraId="3CA6A80F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C757990" w14:textId="08821863" w:rsidR="00CA64E8" w:rsidRDefault="003F1981" w:rsidP="00CA64E8">
+    <w:p w:rsidR="00CA64E8" w:rsidP="00CA64E8" w:rsidRDefault="003F1981" w14:paraId="4C757990" w14:textId="08821863">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2546">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Select </w:t>
       </w:r>
-      <w:r w:rsidR="005809BA" w:rsidRPr="000A2546">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="000A2546" w:rsidR="005809BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>one of the following where applica</w:t>
       </w:r>
-      <w:r w:rsidR="00DC2EFA" w:rsidRPr="000A2546">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="000A2546" w:rsidR="00DC2EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ble</w:t>
       </w:r>
-      <w:r w:rsidR="008E02B8" w:rsidRPr="000A2546">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="000A2546" w:rsidR="008E02B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DC2EFA" w:rsidRPr="000A2546">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="000A2546" w:rsidR="00DC2EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> or delete all</w:t>
       </w:r>
-      <w:r w:rsidR="00753546" w:rsidRPr="000A2546">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="000A2546" w:rsidR="00753546">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> if not </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:t xml:space="preserve"> if not relevant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2546" w:rsidR="00DC2EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>relevant</w:t>
-[...9 lines deleted...]
-        </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="1E30BEE5" w14:textId="77777777" w:rsidR="003F77EB" w:rsidRDefault="003F77EB" w:rsidP="00CA64E8">
+    <w:p w:rsidR="003F77EB" w:rsidP="00CA64E8" w:rsidRDefault="003F77EB" w14:paraId="1E30BEE5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AA05B5C" w14:textId="2A59A128" w:rsidR="00B65A61" w:rsidRDefault="003F77EB" w:rsidP="00CA64E8">
+    <w:p w:rsidR="00B65A61" w:rsidP="00CA64E8" w:rsidRDefault="003F77EB" w14:paraId="6AA05B5C" w14:textId="2A59A128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A2546">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The SPS Provider and the Relevant Authority acknowledge and agree to sign </w:t>
       </w:r>
       <w:r w:rsidR="00A54D6A">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a Data Processing Agreement (DPA)</w:t>
       </w:r>
       <w:r w:rsidR="00D52DC0">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> directly between the Relevant Authority</w:t>
       </w:r>
       <w:r w:rsidR="00B93B96">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the SPS Provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27175A64" w14:textId="77777777" w:rsidR="00B65A61" w:rsidRDefault="00B65A61" w:rsidP="00CA64E8">
+    <w:p w:rsidR="00B65A61" w:rsidP="00CA64E8" w:rsidRDefault="00B65A61" w14:paraId="27175A64" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E7A1F7" w14:textId="0956D98C" w:rsidR="003F77EB" w:rsidRPr="000A2546" w:rsidRDefault="00B65A61" w:rsidP="000A2546">
+    <w:p w:rsidRPr="000A2546" w:rsidR="003F77EB" w:rsidP="000A2546" w:rsidRDefault="00B65A61" w14:paraId="22E7A1F7" w14:textId="0956D98C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B65A61">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The SPS Provider and the Relevant Authority acknowledge and agree to sign a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65A61">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ata </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65A61">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">haring </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65A61">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">greement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(DSA) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65A61">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>directly between the Relevant Authority and the SPS Provider</w:t>
       </w:r>
       <w:r w:rsidR="005809BA">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="3AC02004" w14:textId="5A5BC72E" w:rsidR="003A6C44" w:rsidRPr="00D13B55" w:rsidRDefault="003A6C44" w:rsidP="003A6C44">
-[...518 lines deleted...]
-    <w:p w14:paraId="7DFA988A" w14:textId="77777777" w:rsidR="00A224A5" w:rsidRDefault="00A224A5" w:rsidP="00826765">
+    <w:p w:rsidR="00A224A5" w:rsidP="00826765" w:rsidRDefault="00A224A5" w14:paraId="7DFA988A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AAE6E6C" w14:textId="4ED799E6" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="000A1F15">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="000A1F15" w:rsidRDefault="005412CE" w14:paraId="2AAE6E6C" w14:textId="4ED799E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Milestones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BE3292" w14:textId="77777777" w:rsidR="0089145B" w:rsidRDefault="3253A942" w:rsidP="3253A942">
+    <w:p w:rsidR="0089145B" w:rsidP="3253A942" w:rsidRDefault="3253A942" w14:paraId="72BE3292" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please complete the following table</w:t>
       </w:r>
       <w:r w:rsidR="00E11C09">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in full</w:t>
       </w:r>
-      <w:r w:rsidR="0027290C" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="0027290C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> which confirms </w:t>
       </w:r>
-      <w:r w:rsidR="00553B9D" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00553B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> milestones that</w:t>
       </w:r>
-      <w:r w:rsidR="00553B9D" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00553B9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">you anticipate being applicable to the delivery of this project and when they are expected to be delivered. </w:t>
       </w:r>
       <w:r w:rsidR="003D3465">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indicate the </w:t>
       </w:r>
       <w:r w:rsidR="00CA3349">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">payment </w:t>
       </w:r>
       <w:r w:rsidR="003D3465">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">model </w:t>
       </w:r>
       <w:r w:rsidR="00503A86">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">by selecting one of the following or </w:t>
       </w:r>
       <w:r w:rsidR="00330B19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>specifying an alternative if required</w:t>
       </w:r>
       <w:r w:rsidR="0089145B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCF13E6" w14:textId="589A05DA" w:rsidR="00CF773D" w:rsidRPr="00236118" w:rsidRDefault="005B5496" w:rsidP="3253A942">
+    <w:p w:rsidRPr="00236118" w:rsidR="00CF773D" w:rsidP="3253A942" w:rsidRDefault="005B5496" w14:paraId="5CCF13E6" w14:textId="589A05DA">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2B58">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fixed Fee</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2B58">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="001338D1" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="001338D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This contract will operate on</w:t>
       </w:r>
-      <w:r w:rsidR="0087734C" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="0087734C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a set payment amount tied to the </w:t>
       </w:r>
-      <w:r w:rsidR="00725034" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="00725034">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>achievement of the defined deliverables.</w:t>
       </w:r>
-      <w:r w:rsidR="00F91F54" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="00F91F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F91F54" w:rsidRPr="00C9420B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00C9420B" w:rsidR="00F91F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Delete as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624DE30C" w14:textId="7BB06090" w:rsidR="005B5496" w:rsidRPr="00236118" w:rsidRDefault="005B5496" w:rsidP="3253A942">
+    <w:p w:rsidRPr="00236118" w:rsidR="005B5496" w:rsidP="3253A942" w:rsidRDefault="005B5496" w14:paraId="624DE30C" w14:textId="7BB06090">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC2B58">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Consumption of Time and Effort</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC2B58">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:r w:rsidR="003614BC" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="003614BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">This contract will operate on a consumption of time and effort basis, with services billed in accordance with the agreed </w:t>
       </w:r>
-      <w:r w:rsidR="00351725" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="00351725">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[X </w:t>
       </w:r>
-      <w:r w:rsidR="003614BC" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="003614BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>hour</w:t>
       </w:r>
-      <w:r w:rsidR="00351725" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="00351725">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="003614BC" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="003614BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="003614BC" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="003614BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Day Rate.</w:t>
       </w:r>
-      <w:r w:rsidR="00F91F54" w:rsidRPr="00BC2B58">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BC2B58" w:rsidR="00F91F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F91F54" w:rsidRPr="00C9420B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00C9420B" w:rsidR="00F91F54">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Delete as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708A8EC7" w14:textId="4B92377A" w:rsidR="00BC2B58" w:rsidRDefault="00BF7BFC" w:rsidP="3253A942">
+    <w:p w:rsidR="00BC2B58" w:rsidP="3253A942" w:rsidRDefault="00BF7BFC" w14:paraId="708A8EC7" w14:textId="4B92377A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA1AA8">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Combination</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA1AA8">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E542C0" w:rsidRPr="00CA1AA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00CA1AA8" w:rsidR="00E542C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>– This contract will operate</w:t>
       </w:r>
-      <w:r w:rsidR="00FE1723" w:rsidRPr="00CA1AA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00CA1AA8" w:rsidR="00FE1723">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> on a hybrid model incorporating both fixed fee deliverables an</w:t>
       </w:r>
-      <w:r w:rsidR="00C8012F" w:rsidRPr="00CA1AA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00CA1AA8" w:rsidR="00C8012F">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d consumption of time and effort</w:t>
       </w:r>
-      <w:r w:rsidR="00D339B5" w:rsidRPr="00CA1AA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00CA1AA8" w:rsidR="00D339B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D339B5" w:rsidRPr="00BA3764">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00BA3764" w:rsidR="00D339B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[X hour]</w:t>
       </w:r>
-      <w:r w:rsidR="00D339B5" w:rsidRPr="00CA1AA8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00CA1AA8" w:rsidR="00D339B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/Day Rate.</w:t>
       </w:r>
       <w:r w:rsidR="00D339B5">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D339B5" w:rsidRPr="00C9420B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00C9420B" w:rsidR="00D339B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Delete as appropriate)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2164"/>
         <w:gridCol w:w="1202"/>
         <w:gridCol w:w="1202"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C3878" w:rsidRPr="00EF764B" w14:paraId="6728E25B" w14:textId="77777777" w:rsidTr="007A7415">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="004C3878" w:rsidTr="007A7415" w14:paraId="6728E25B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="79B6D608" w14:textId="0B662775" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="79B6D608" w14:textId="0B662775">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Line Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="763DD8AE" w14:textId="77777777" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="763DD8AE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAE7B14" w14:textId="77777777" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="3DAE7B14" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completion Trigger</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6ED2088B" w14:textId="77777777" w:rsidR="00C62427" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="002E486E">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00C62427" w:rsidP="002E486E" w:rsidRDefault="005412CE" w14:paraId="6ED2088B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Start</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C43D443" w14:textId="728EE41C" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="002E486E">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="002E486E" w:rsidRDefault="005412CE" w14:paraId="5C43D443" w14:textId="728EE41C">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="00032B8F" w14:textId="77777777" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="002E486E">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="002E486E" w:rsidRDefault="005412CE" w14:paraId="00032B8F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">End </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EEFF8CE" w14:textId="14AAB869" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="002E486E">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="002E486E" w:rsidRDefault="005412CE" w14:paraId="4EEFF8CE" w14:textId="14AAB869">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A57905" w:rsidRPr="00EF764B" w14:paraId="26A21874" w14:textId="77777777" w:rsidTr="007A7415">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidTr="007A7415" w14:paraId="26A21874" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2680B000" w14:textId="2C4BB1D6" w:rsidR="00A57905" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="2680B000" w14:textId="2C4BB1D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Line Item 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31ECBBE7" w14:textId="36D61BED" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="31ECBBE7" w14:textId="36D61BED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0502D206" w14:textId="0C305CA8" w:rsidR="00A57905" w:rsidRPr="009B6B9B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="009B6B9B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="0502D206" w14:textId="0C305CA8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="583FDF15" w14:textId="43A781EE" w:rsidR="00A57905" w:rsidRPr="009B6B9B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="009B6B9B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="583FDF15" w14:textId="43A781EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C941543" w14:textId="666BC450" w:rsidR="00A57905" w:rsidRPr="009B6B9B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="009B6B9B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="0C941543" w14:textId="666BC450">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0578">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="255E1D98" w14:textId="5A4CC5F3" w:rsidR="00A57905" w:rsidRPr="009B6B9B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="009B6B9B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="255E1D98" w14:textId="5A4CC5F3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0578">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A57905" w:rsidRPr="00EF764B" w14:paraId="0593EF6B" w14:textId="77777777" w:rsidTr="007A7415">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidTr="007A7415" w14:paraId="0593EF6B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3390D184" w14:textId="65CFA74E" w:rsidR="00A57905" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="3390D184" w14:textId="65CFA74E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Line Item 2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55C27158" w14:textId="7A967F03" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="55C27158" w14:textId="7A967F03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F83263F" w14:textId="45958F30" w:rsidR="00A57905" w:rsidRPr="00A471EE" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00A471EE" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="1F83263F" w14:textId="45958F30">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="055EFA3C" w14:textId="542C6117" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="055EFA3C" w14:textId="542C6117">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304554FB" w14:textId="4F5711A5" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="304554FB" w14:textId="4F5711A5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0578">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B27DE1" w14:textId="4E52E167" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="27B27DE1" w14:textId="4E52E167">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A0578">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C3878" w:rsidRPr="00EF764B" w14:paraId="6EAEE9AF" w14:textId="77777777" w:rsidTr="007A7415">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="004C3878" w:rsidTr="007A7415" w14:paraId="6EAEE9AF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="175484B6" w14:textId="72EBAE4B" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="175484B6" w14:textId="72EBAE4B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Line Item 3 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2073ED5F" w14:textId="46C489E1" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="2073ED5F" w14:textId="46C489E1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A661248" w14:textId="38BBA921" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="1A661248" w14:textId="38BBA921">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58D8138B" w14:textId="49F435AA" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="005412CE" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="005412CE" w14:paraId="58D8138B" w14:textId="49F435AA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3849CBD7" w14:textId="0E73EBA3" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="00A57905" w14:paraId="3849CBD7" w14:textId="0E73EBA3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7472AEF5" w14:textId="6179017A" w:rsidR="005412CE" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="005412CE" w:rsidP="00F5157D" w:rsidRDefault="00A57905" w14:paraId="7472AEF5" w14:textId="6179017A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A57905" w:rsidRPr="00EF764B" w14:paraId="01828147" w14:textId="77777777" w:rsidTr="007A7415">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidTr="007A7415" w14:paraId="01828147" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4747C201" w14:textId="3A35F139" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="4747C201" w14:textId="3A35F139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Line Item 4</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26EA7BB4" w14:textId="1CDA190E" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="26EA7BB4" w14:textId="1CDA190E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C986BFB" w14:textId="3A08B1B7" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="0C986BFB" w14:textId="3A08B1B7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2164" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="330C82AC" w14:textId="2BB78226" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="330C82AC" w14:textId="2BB78226">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3C38BA" w14:textId="795029FB" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="4B3C38BA" w14:textId="795029FB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF26FB">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01FDD289" w14:textId="13678B61" w:rsidR="00A57905" w:rsidRPr="00EF764B" w:rsidRDefault="00A57905" w:rsidP="00A57905">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00A57905" w:rsidP="00A57905" w:rsidRDefault="00A57905" w14:paraId="01FDD289" w14:textId="13678B61">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF26FB">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XX/XX/XXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F8E259F" w14:textId="3207D869" w:rsidR="00E463DB" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00865912">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00E463DB" w:rsidP="00865912" w:rsidRDefault="007B7787" w14:paraId="3F8E259F" w14:textId="3207D869">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Service Levels and Key Performance Indicators (KPIs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE5C86" w14:textId="7C17C67E" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="00B663C5" w:rsidP="05CFF5ED">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="05CFF5ED" w:rsidRDefault="00B663C5" w14:paraId="06BE5C86" w14:textId="7C17C67E">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If applicable and, either</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in terms of quality or in terms of timeliness, </w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ervice </w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>evels</w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SLAs)</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Key Performance Indicators (KPIs) should be included in a specification.</w:t>
       </w:r>
-      <w:r w:rsidR="00C336CE" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00C336CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It is imperative to the success of contract management that you </w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">must be able to measure the </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>supplier</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s performance delivery</w:t>
       </w:r>
-      <w:r w:rsidR="00C336CE" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00C336CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. T</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> specification must provide information of any </w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SLAs</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00ED1A6E" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00ED1A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00ED1A6E" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00ED1A6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or KPIs that </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">you will monitor success </w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">against. The frequency of the monitoring must also be included to ensure a robust management </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
-      <w:r w:rsidR="007B7787" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="007B7787">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB13361" w14:textId="0260D952" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00330917">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="00330917" w:rsidRDefault="007B7787" w14:paraId="7EB13361" w14:textId="0260D952">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Some </w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SLAs</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and KPIs are easily defined by reference to existing operations, SLAs etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0D093F" w14:textId="0A31AD58" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="00330917">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="00330917" w:rsidRDefault="007B7787" w14:paraId="6F0D093F" w14:textId="0A31AD58">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">KPIs should be clearly linked to the </w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">contract opportunity </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and payment </w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>schedule (if applicable)</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allow performance failure to be tracked and reflected in payment </w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
         <w:rPr>
           <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>amendments</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123E19E3" w14:textId="0DFFE9A1" w:rsidR="00787C7A" w:rsidRDefault="007B7787" w:rsidP="00787C7A">
+    <w:p w:rsidR="00787C7A" w:rsidP="00787C7A" w:rsidRDefault="007B7787" w14:paraId="123E19E3" w14:textId="0DFFE9A1">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>SLAs</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and KPIs which will be monitored should be outlined </w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>and utilised as part of your cont</w:t>
       </w:r>
       <w:r w:rsidR="004F48C9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">act management review process (section </w:t>
       </w:r>
       <w:r w:rsidR="004F48C9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="00330917" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00330917">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6189A952" w14:textId="43B5C512" w:rsidR="004C7E2E" w:rsidRPr="00EF764B" w:rsidRDefault="00A61741" w:rsidP="00787C7A">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="004C7E2E" w:rsidP="00787C7A" w:rsidRDefault="00A61741" w14:paraId="6189A952" w14:textId="43B5C512">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044196">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Recommended for projects deemed high-value (typically £100,000+) and/or high-risk, to ensure robust performance monitoring and accountability.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="2464"/>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="2481"/>
         <w:gridCol w:w="2662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00793792" w:rsidRPr="00EF764B" w14:paraId="6D1279C2" w14:textId="77777777" w:rsidTr="008679F4">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00793792" w:rsidTr="008679F4" w14:paraId="6D1279C2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="17D194A6" w14:textId="5AC4934E" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00F5157D" w:rsidRDefault="00246BFD" w14:paraId="17D194A6" w14:textId="5AC4934E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5E40620C" w14:textId="0C9F7362" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00F5157D" w:rsidRDefault="00246BFD" w14:paraId="5E40620C" w14:textId="0C9F7362">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Service Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2874EC99" w14:textId="77777777" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="002E486E">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="002E486E" w:rsidRDefault="00246BFD" w14:paraId="2874EC99" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Service </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC63F68" w14:textId="0400A98B" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="002E486E">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="002E486E" w:rsidRDefault="00246BFD" w14:paraId="0CC63F68" w14:textId="0400A98B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="66FE3F1C" w14:textId="61837FAF" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00F5157D" w:rsidRDefault="00246BFD" w14:paraId="66FE3F1C" w14:textId="61837FAF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Measurement of Service Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0EEC0C71" w14:textId="60B8F570" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00F5157D" w:rsidRDefault="00246BFD" w14:paraId="0EEC0C71" w14:textId="60B8F570">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Consequence of Failed Service Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442EAD" w:rsidRPr="00EF764B" w14:paraId="5D63689E" w14:textId="77777777" w:rsidTr="008679F4">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00442EAD" w:rsidTr="008679F4" w14:paraId="5D63689E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="671291EF" w14:textId="3089D272" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="671291EF" w14:textId="3089D272">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7576C2" w14:textId="07512EB6" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="4E7576C2" w14:textId="07512EB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB05584" w14:textId="7EC2840F" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="5BB05584" w14:textId="7EC2840F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B59D0C3" w14:textId="4DB2B400" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="0B59D0C3" w14:textId="4DB2B400">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FAA8BFB" w14:textId="794D1973" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="0FAA8BFB" w14:textId="794D1973">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442EAD" w:rsidRPr="00EF764B" w14:paraId="71DA0F96" w14:textId="77777777" w:rsidTr="008679F4">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00442EAD" w:rsidTr="008679F4" w14:paraId="71DA0F96" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="526"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367837F3" w14:textId="717F3AF9" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00F5157D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00F5157D" w:rsidRDefault="00246BFD" w14:paraId="367837F3" w14:textId="717F3AF9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D072771" w14:textId="3CDC96B8" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="3D072771" w14:textId="3CDC96B8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66308B21" w14:textId="36141E56" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="66308B21" w14:textId="36141E56">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5680DC70" w14:textId="53887C44" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="5680DC70" w14:textId="53887C44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28958BFB" w14:textId="243D0228" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="28958BFB" w14:textId="243D0228">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442EAD" w:rsidRPr="00EF764B" w14:paraId="2D6D723F" w14:textId="77777777" w:rsidTr="008679F4">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00442EAD" w:rsidTr="008679F4" w14:paraId="2D6D723F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C96184" w14:textId="3012ED56" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="49C96184" w14:textId="3012ED56">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAEE8E8" w14:textId="03692BD1" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="4DAEE8E8" w14:textId="03692BD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="610224D3" w14:textId="40BF3BE2" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="610224D3" w14:textId="40BF3BE2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A29F1F5" w14:textId="358815F6" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="4A29F1F5" w14:textId="358815F6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46343080" w14:textId="2C04218E" w:rsidR="00246BFD" w:rsidRPr="00EF764B" w:rsidRDefault="00246BFD" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00246BFD" w:rsidP="00246BFD" w:rsidRDefault="00246BFD" w14:paraId="46343080" w14:textId="2C04218E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032604E" w:rsidRPr="00EF764B" w14:paraId="252047D4" w14:textId="77777777" w:rsidTr="008679F4">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0032604E" w:rsidTr="008679F4" w14:paraId="252047D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2D8F5F" w14:textId="2EA1B5F2" w:rsidR="0032604E" w:rsidRPr="00EF764B" w:rsidRDefault="0032604E" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0032604E" w:rsidP="00246BFD" w:rsidRDefault="0032604E" w14:paraId="2B2D8F5F" w14:textId="2EA1B5F2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE20C20" w14:textId="77777777" w:rsidR="0032604E" w:rsidRPr="00EF764B" w:rsidRDefault="0032604E" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0032604E" w:rsidP="00246BFD" w:rsidRDefault="0032604E" w14:paraId="0DE20C20" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33F7EE95" w14:textId="77777777" w:rsidR="0032604E" w:rsidRPr="00EF764B" w:rsidRDefault="0032604E" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0032604E" w:rsidP="00246BFD" w:rsidRDefault="0032604E" w14:paraId="33F7EE95" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2481" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4988A47E" w14:textId="77777777" w:rsidR="0032604E" w:rsidRPr="00EF764B" w:rsidRDefault="0032604E" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0032604E" w:rsidP="00246BFD" w:rsidRDefault="0032604E" w14:paraId="4988A47E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1B51DD" w14:textId="77777777" w:rsidR="0032604E" w:rsidRPr="00EF764B" w:rsidRDefault="0032604E" w:rsidP="00246BFD">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0032604E" w:rsidP="00246BFD" w:rsidRDefault="0032604E" w14:paraId="1A1B51DD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B240D0A" w14:textId="3B1AE202" w:rsidR="007B7787" w:rsidRPr="00EF764B" w:rsidRDefault="007B7787" w:rsidP="000A1F15">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="007B7787" w:rsidP="000A1F15" w:rsidRDefault="007B7787" w14:paraId="4B240D0A" w14:textId="3B1AE202">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contract Management</w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E703DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00E703DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">easuring </w:t>
       </w:r>
-      <w:r w:rsidR="00E703DD" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00E703DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>uccess</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="009F5DB1" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="009F5DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>eview</w:t>
       </w:r>
-      <w:r w:rsidR="00B663C5" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00B663C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41150C1A" w14:textId="00FB72C5" w:rsidR="007B7787" w:rsidRDefault="3253A942" w:rsidP="05CFF5ED">
+    <w:p w:rsidR="007B7787" w:rsidP="05CFF5ED" w:rsidRDefault="3253A942" w14:paraId="41150C1A" w14:textId="00FB72C5">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The specification should address what type of contract information you require, if regular meetings/update reviews are required to include what format and frequency these may take (face to face meetings/calls). This can be a useful method of ensuring the project is going to time and budget. Contract Management arrangements should be outlined as part of the tender documentation to ensure that the potential supplier is aware of their obligations.  </w:t>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The specification should address what type of contract information you require, if regular meetings/update reviews are required to include what format and frequency these may take (face to face meetings/calls). This can be a useful method of ensuring the project is going to time and budget. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF764B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract Management arrangements should be outlined as part of the tender documentation to ensure that the potential supplier is aware of their obligations.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653E9276" w14:textId="6E444253" w:rsidR="00012F4F" w:rsidRDefault="00012F4F" w:rsidP="05CFF5ED">
+    <w:p w:rsidR="00012F4F" w:rsidP="05CFF5ED" w:rsidRDefault="00012F4F" w14:paraId="653E9276" w14:textId="6E444253">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For low val</w:t>
       </w:r>
       <w:r w:rsidR="00F70E98">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ue</w:t>
       </w:r>
       <w:r w:rsidR="00507AF3">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or l</w:t>
       </w:r>
       <w:r w:rsidR="00F70E98">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ow risk </w:t>
       </w:r>
       <w:r w:rsidR="006E257A">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">procurements, </w:t>
       </w:r>
       <w:r w:rsidR="00F70E98">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the following content</w:t>
       </w:r>
       <w:r w:rsidR="000E197F">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (section 8.1)</w:t>
       </w:r>
       <w:r w:rsidR="00F70E98">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> maybe more appropriate</w:t>
       </w:r>
       <w:r w:rsidR="007978D8">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and proportionate</w:t>
       </w:r>
       <w:r w:rsidR="00307D3C">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the nature of the requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048D2D25" w14:textId="440CC0F5" w:rsidR="003734BF" w:rsidRPr="008F1AF3" w:rsidRDefault="00367BA2" w:rsidP="00874112">
+    <w:p w:rsidRPr="008F1AF3" w:rsidR="003734BF" w:rsidP="00874112" w:rsidRDefault="00E75F69" w14:paraId="048D2D25" w14:textId="169017C1">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F1AF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8.1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1AF3" w:rsidR="00367BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F1AF3" w:rsidR="00367BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008F1AF3" w:rsidR="00367BA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">Contract Management arrangements will be carried out in line with the Services Supply Agreement (SSA) by submitting a </w:t>
       </w:r>
-      <w:r w:rsidR="008F1AF3" w:rsidRPr="008F1AF3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="008F1AF3" w:rsidR="008F1AF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supplier Payment Request (SPR). </w:t>
       </w:r>
-      <w:r w:rsidR="008F1AF3" w:rsidRPr="001B7966">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="001B7966" w:rsidR="008F1AF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Delete as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3BD404" w14:textId="238B3A45" w:rsidR="00DB2839" w:rsidRPr="004234AB" w:rsidRDefault="00A65A0B" w:rsidP="05CFF5ED">
+    <w:p w:rsidRPr="004234AB" w:rsidR="00DB2839" w:rsidP="05CFF5ED" w:rsidRDefault="00E75F69" w14:paraId="3B3BD404" w14:textId="6B186093">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk173749918" w:id="3"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A65A0B" w:rsidR="00A65A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A65A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidR="00A65A0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A57697">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contra</w:t>
       </w:r>
       <w:r w:rsidR="001A6279">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ct </w:t>
       </w:r>
-      <w:r w:rsidR="004234AB" w:rsidRPr="004234AB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="004234AB" w:rsidR="004234AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">variations </w:t>
       </w:r>
-      <w:r w:rsidR="004234AB" w:rsidRPr="001B7966">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="001B7966" w:rsidR="004234AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(do not remove this content applicable to all projects regardless of value)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2454406E" w14:textId="57F72F8D" w:rsidR="00514B48" w:rsidRDefault="0068444E" w:rsidP="05CFF5ED">
+    <w:p w:rsidR="00514B48" w:rsidP="05CFF5ED" w:rsidRDefault="0068444E" w14:paraId="2454406E" w14:textId="57F72F8D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">During </w:t>
       </w:r>
       <w:r w:rsidR="00FB2DBA">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project delivery </w:t>
       </w:r>
       <w:r w:rsidR="00BF0E6F">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">it may be necessary to make changes to the SPS Provider’s contract including, but not limited to, scope of services, </w:t>
       </w:r>
       <w:r w:rsidR="00FB2DBA">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">project </w:t>
       </w:r>
       <w:r w:rsidR="00DE33A0">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">milestones, </w:t>
       </w:r>
       <w:r w:rsidR="00E85D42">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>end date, value</w:t>
       </w:r>
       <w:r w:rsidR="00CC1C98">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, etc. </w:t>
       </w:r>
       <w:r w:rsidR="00176162">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes </w:t>
       </w:r>
       <w:r w:rsidR="0084001B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>shall be discussed and a</w:t>
       </w:r>
       <w:r w:rsidR="00176162">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">greed between the </w:t>
       </w:r>
       <w:r w:rsidR="004234AB">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Contracting Authority</w:t>
       </w:r>
       <w:r w:rsidR="00176162">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the SPS </w:t>
       </w:r>
       <w:r w:rsidR="00B153EC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provider</w:t>
       </w:r>
       <w:r w:rsidR="001D1972">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and actioned in accordance with Bloom’s Change Control Procedure. </w:t>
       </w:r>
       <w:r w:rsidR="00B153EC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="00542008">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B878B3">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>requested</w:t>
       </w:r>
       <w:r w:rsidR="00542008">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B153EC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
       <w:r w:rsidR="00C33772">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00B153EC">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00542008">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">will not be considered implemented until the </w:t>
       </w:r>
       <w:r w:rsidR="0008403C">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Change Control Notice (CCN) has been fully signed by the SPS Provider and Bloom. </w:t>
       </w:r>
       <w:r w:rsidR="00C33772">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Delays in actioning the change(s) could cause payment issues and risk continued delivery of the project.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="09124ED9" w14:textId="14A32B9E" w:rsidR="3253A942" w:rsidRPr="00EF764B" w:rsidRDefault="3253A942" w:rsidP="3253A942">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="3253A942" w:rsidP="3253A942" w:rsidRDefault="3253A942" w14:paraId="09124ED9" w14:textId="14A32B9E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Data Protection Schedule</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CD18F9" w14:textId="77777777" w:rsidR="002606D7" w:rsidRPr="00EF764B" w:rsidRDefault="002606D7" w:rsidP="00D33A08">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="002606D7" w:rsidP="00D33A08" w:rsidRDefault="002606D7" w14:paraId="52CD18F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="388BAA36" w14:textId="77777777" w:rsidR="004B5014" w:rsidRDefault="004B5014" w:rsidP="004B5014">
+    <w:p w:rsidR="004B5014" w:rsidP="004B5014" w:rsidRDefault="004B5014" w14:paraId="388BAA36" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You may wish to seek assistance from your Data Protection Officer (DPO) or equivalent to complete this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A598D39" w14:textId="77777777" w:rsidR="004B5014" w:rsidRDefault="004B5014" w:rsidP="00240580">
+    <w:p w:rsidR="004B5014" w:rsidP="00240580" w:rsidRDefault="004B5014" w14:paraId="5A598D39" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236CC798" w14:textId="77777777" w:rsidR="00A06A43" w:rsidRPr="00A06A43" w:rsidRDefault="007B7809" w:rsidP="00A06A43">
+    <w:p w:rsidRPr="00A06A43" w:rsidR="00A06A43" w:rsidP="00A06A43" w:rsidRDefault="007B7809" w14:paraId="236CC798" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000847BB">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Important: </w:t>
       </w:r>
       <w:r w:rsidRPr="000847BB">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7809">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>his section must be completed where personal data will be processed or shared directly between the Relevant Authority and the SPS Provider, without Bloom acting as intermediary</w:t>
       </w:r>
       <w:r w:rsidR="00B7223C">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A06A43">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A06A43" w:rsidRPr="00A06A43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00A06A43" w:rsidR="00A06A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">OR where the requirement does not involve the processing or sharing of personal data. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6134A43E" w14:textId="33F2683B" w:rsidR="007B7809" w:rsidRDefault="007B7809" w:rsidP="00240580">
+    <w:p w:rsidR="007B7809" w:rsidP="00240580" w:rsidRDefault="007B7809" w14:paraId="6134A43E" w14:textId="33F2683B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="213D768D" w14:textId="625AE28A" w:rsidR="00982D4E" w:rsidRPr="00982D4E" w:rsidRDefault="00982D4E" w:rsidP="00982D4E">
+    <w:p w:rsidRPr="00982D4E" w:rsidR="00982D4E" w:rsidP="00982D4E" w:rsidRDefault="00982D4E" w14:paraId="213D768D" w14:textId="33C9D4A8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982D4E">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This section</w:t>
       </w:r>
       <w:r w:rsidR="002C540D">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 9.1</w:t>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00982D4E">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> applies if:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF9B120" w14:textId="77777777" w:rsidR="00982D4E" w:rsidRPr="00982D4E" w:rsidRDefault="00982D4E" w:rsidP="00982D4E">
+    <w:p w:rsidRPr="00982D4E" w:rsidR="00982D4E" w:rsidP="00982D4E" w:rsidRDefault="00982D4E" w14:paraId="4DF9B120" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F0CF169" w14:textId="77777777" w:rsidR="00982D4E" w:rsidRPr="00DF7436" w:rsidRDefault="00982D4E" w:rsidP="00DF7436">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00982D4E" w:rsidP="00DF7436" w:rsidRDefault="00982D4E" w14:paraId="7F0CF169" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The SPS Provider will process personal data received directly from the Relevant Authority; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FB689E" w14:textId="77777777" w:rsidR="00982D4E" w:rsidRPr="00DF7436" w:rsidRDefault="00982D4E" w:rsidP="00DF7436">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00982D4E" w:rsidP="00DF7436" w:rsidRDefault="00982D4E" w14:paraId="33FB689E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Personal data will be shared between the Relevant Authority and the SPS Provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAFF58C" w14:textId="77777777" w:rsidR="00982D4E" w:rsidRDefault="00982D4E" w:rsidP="00982D4E">
+    <w:p w:rsidR="00982D4E" w:rsidP="00982D4E" w:rsidRDefault="00982D4E" w14:paraId="5CAFF58C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DDE7761" w14:textId="1222D0C6" w:rsidR="00674A19" w:rsidRPr="00674A19" w:rsidRDefault="00674A19" w:rsidP="00982D4E">
+    <w:p w:rsidRPr="00674A19" w:rsidR="00674A19" w:rsidP="00982D4E" w:rsidRDefault="00674A19" w14:paraId="4DDE7761" w14:textId="1222D0C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674A19">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In either case, the Relevant Authority must:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A96A8A4" w14:textId="77777777" w:rsidR="00674A19" w:rsidRPr="00674A19" w:rsidRDefault="00674A19" w:rsidP="00674A19">
+    <w:p w:rsidRPr="00674A19" w:rsidR="00674A19" w:rsidP="00674A19" w:rsidRDefault="00674A19" w14:paraId="6A96A8A4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30D084B4" w14:textId="77777777" w:rsidR="00674A19" w:rsidRPr="00DF7436" w:rsidRDefault="00674A19" w:rsidP="00DF7436">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00674A19" w:rsidP="00DF7436" w:rsidRDefault="00674A19" w14:paraId="30D084B4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Complete the table below, detailing the nature and scope of the personal data processing or sharing; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7FC129" w14:textId="410D65AB" w:rsidR="00674A19" w:rsidRPr="00DF7436" w:rsidRDefault="00674A19" w:rsidP="00DF7436">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00674A19" w:rsidP="00DF7436" w:rsidRDefault="00674A19" w14:paraId="4A7FC129" w14:textId="410D65AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Provide its template D</w:t>
       </w:r>
       <w:r w:rsidR="006A1D9E">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ata Processing Agreement (DPA)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="006A1D9E">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Sharing Agreement (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DSA</w:t>
       </w:r>
       <w:r w:rsidR="006A1D9E">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for review by the SPS Provider.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22221E95" w14:textId="77777777" w:rsidR="00674A19" w:rsidRPr="00674A19" w:rsidRDefault="00674A19" w:rsidP="00674A19">
+    <w:p w:rsidRPr="00674A19" w:rsidR="00674A19" w:rsidP="00674A19" w:rsidRDefault="00674A19" w14:paraId="22221E95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69E8F628" w14:textId="77777777" w:rsidR="00982D4E" w:rsidRDefault="00674A19" w:rsidP="00982D4E">
+    <w:p w:rsidR="00982D4E" w:rsidP="00982D4E" w:rsidRDefault="00674A19" w14:paraId="69E8F628" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>This ensures transparency and enables the SPS Provider to assess its obligations under applicable data protection legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A09C8AF" w14:textId="77777777" w:rsidR="00982D4E" w:rsidRDefault="00982D4E" w:rsidP="00982D4E">
+    <w:p w:rsidR="00982D4E" w:rsidP="00982D4E" w:rsidRDefault="00982D4E" w14:paraId="1A09C8AF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20053FCB" w14:textId="05435571" w:rsidR="007C5B4F" w:rsidRPr="00DF7436" w:rsidRDefault="00982D4E" w:rsidP="00982D4E">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="007C5B4F" w:rsidP="00982D4E" w:rsidRDefault="00982D4E" w14:paraId="20053FCB" w14:textId="05435571">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009601B9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the requirement </w:t>
       </w:r>
       <w:r w:rsidRPr="009601B9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
       <w:r w:rsidRPr="009601B9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> involve the processing or sharing of personal data the following content is to be </w:t>
       </w:r>
-      <w:r w:rsidR="00E24347" w:rsidRPr="009601B9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="009601B9" w:rsidR="00E24347">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>utilised,</w:t>
       </w:r>
       <w:r w:rsidRPr="009601B9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the table below included.</w:t>
       </w:r>
-      <w:r w:rsidR="00AD008D" w:rsidRPr="00DF7436">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00DF7436" w:rsidR="00AD008D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F094BB" w14:textId="772ACC3C" w:rsidR="00D92301" w:rsidRDefault="00982D4E" w:rsidP="00AD008D">
+    <w:p w:rsidR="00D92301" w:rsidP="00AD008D" w:rsidRDefault="00E75F69" w14:paraId="52F094BB" w14:textId="71EF74ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.1 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00982D4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B13817" w:rsidR="00AD008D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">For any personal data being shared directly between: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74081604" w14:textId="77777777" w:rsidR="00D92301" w:rsidRDefault="00AD008D" w:rsidP="00D92301">
+    <w:p w:rsidR="00D92301" w:rsidP="00D92301" w:rsidRDefault="00AD008D" w14:paraId="74081604" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the Relevant Authority to the SPS Provider; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9116F3" w14:textId="2B8A4F11" w:rsidR="00AD008D" w:rsidRPr="00DF7436" w:rsidRDefault="00AD008D" w:rsidP="00DF7436">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00AD008D" w:rsidP="00DF7436" w:rsidRDefault="00AD008D" w14:paraId="4F9116F3" w14:textId="2B8A4F11">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the SPS Provider to the Relevant Authority,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2A396E" w14:textId="36FFF58E" w:rsidR="00AD008D" w:rsidRDefault="00AD008D" w:rsidP="00AD008D">
+    <w:p w:rsidR="00AD008D" w:rsidP="00AD008D" w:rsidRDefault="00AD008D" w14:paraId="0C2A396E" w14:textId="36FFF58E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B13817">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the Relevant Authority and SPS Provider will undertake a </w:t>
       </w:r>
       <w:r w:rsidR="00E00094">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidR="00851105">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Protection Impact Assessment (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13817">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DPIA</w:t>
       </w:r>
       <w:r w:rsidR="00851105">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13817">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in relation to personal data being processed in this project</w:t>
       </w:r>
       <w:r w:rsidR="00717339">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B13817">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:t xml:space="preserve"> and where deemed appropriate enter into a separate Data Processing or Data Sharing Agreement</w:t>
+      </w:r>
+      <w:r w:rsidR="009448B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>where</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deemed appropriate enter into a separate Data Processing or Data Sharing Agreement</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:t>directly with the SPS Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00D84F35">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56632631" w14:textId="77777777" w:rsidR="00B7223C" w:rsidRDefault="00B7223C" w:rsidP="00AD008D">
+    <w:p w:rsidR="00B7223C" w:rsidP="00AD008D" w:rsidRDefault="00B7223C" w14:paraId="56632631" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4720A285" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRDefault="007C5B4F" w:rsidP="007C5B4F">
+    <w:p w:rsidR="007C5B4F" w:rsidP="007C5B4F" w:rsidRDefault="007C5B4F" w14:paraId="4720A285" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9092" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text2"/>
+          <w:top w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text2" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="546"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="6206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="46B714F0" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="46B714F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="70076807" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="70076807" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="672ED112" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="672ED112" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0A179B8D" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="0A179B8D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="441569D4" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="441569D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78AB152C" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="78AB152C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56583EF5" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="56583EF5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Subject Matter of the Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12740E28" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="12740E28" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">[This should be </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t>[This should be a high level, short description of what the processing is about i.e. its subject matter]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="094FBD25" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>a high level</w:t>
-[...62 lines deleted...]
-          <w:p w14:paraId="094FBD25" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="5317F926" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOR </w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="59BE164C" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>FOR EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="59BE164C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>The processing of personal data in relation to the obligations of the SPS Provider as the supplier under the contract for Specialist Professional Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C6A463C" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="6C6A463C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="698A925B" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="698A925B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0489B193" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="0489B193" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="316E19CA" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="316E19CA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Duration of the Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E01580" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="67E01580" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[Clearly set out the duration of the processing including dates]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AA5B568" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="1AA5B568" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="622D0B74" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="622D0B74" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOR </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>FOR EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="751D5594" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The data will </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t>The data will be provided for the duration of the Project covering for the provision of specialist professional services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="0168F2F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>be provided</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> for the duration of the Project covering for the provision of specialist professional services.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0168F2F3" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>The contract expires on the project end date at which time the information will be reviewed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="323D0236" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="331B61AB" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="331B61AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="775"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041D9001" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="041D9001" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2A378C" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="7D2A378C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Nature and Purposes of the Processing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A1F71C" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00902431" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00902431" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="57A1F71C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Please be as specific as </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t>[Please be as specific as possible, but make sure that you cover all intended purposes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00902431" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="7B91D3BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>possible, but</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> make sure that you cover all intended purposes.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B91D3BF" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00902431" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>The nature of the processing means any operation such as collection, recording, organisation, structuring, storage, adaptation or alteration, retrieval, consultation, use, disclosure by transmission, dissemination or otherwise making available, alignment or combination, restriction, erasure or destruction of data (whether by automated means) etc.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00902431" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="247539C7" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>The nature of the processing means any operation such as collection, recording, organisation, structuring, storage, adaptation or alteration, retrieval, consultation, use, disclosure by transmission, dissemination or otherwise making available, alignment or combination, restriction, erasure or destruction of data (whether by automated means) etc.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="247539C7" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00902431" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>The purpose might include: employment processing, statutory obligation, recruitment assessment etc.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00902431" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="403656A4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00902431">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          </w:p>
+          <w:p w:rsidRPr="00902431" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="7FA6B920" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The purpose might </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>include:</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t>FOR EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00902431" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="3A1901E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> employment processing, statutory obligation, recruitment assessment </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>etc.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">The nature of the processing includes the collection, recording, organisation storage, retrieval, use, disclosure by transmission, </w:t>
+            </w:r>
             <w:r w:rsidRPr="00902431">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>]</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="403656A4" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00902431" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t xml:space="preserve">dissemination or otherwise making available, erasure or destruction of data (whether by automated means) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="6C69D4F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00902431">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...95 lines deleted...]
-              </w:rPr>
               <w:t>The purpose of the processing is the fulfillment of the SPS Providers obligations arising under the Work Order for the provision of specialist professional services and to ensure effective communication between the SPS Provider and the Authority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="7C0D17C4" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="7C0D17C4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="835"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7EAC78" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="3C7EAC78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62AB5F25" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="62AB5F25" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Type of Personal Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636DE954" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="636DE954" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Examples here </w:t>
-[...50 lines deleted...]
-          <w:p w14:paraId="0A9D2205" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>[Examples here include: name, address, date of birth, NI number, telephone number, pay, images, biometric data etc.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="0A9D2205" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOR </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>FOR EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="492EDFE0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>EXAMPLE</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="492EDFE0" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="264F67D9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w14:paraId="264F67D9" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            <w:r w:rsidRPr="00EF764B">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>For the purposes of the contract, the Authority will disclose the following information directly to the SPS Provider: ​</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="4F4FB0A5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="3F38885A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>For the purposes of the contract, the Authority will disclose the following information directly to the SPS Provider: ​</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F4FB0A5" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+            <w:r w:rsidRPr="00EF764B">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contact details for individuals concerned with the management of the Work Order​</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="76D3B970" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F38885A" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="337DE83D" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Contact details for individuals concerned with the management of the Work Order​</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76D3B970" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>Contact details for individuals concerned with specific projects under the Work Order​</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="00432B07" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="337DE83D" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="2BD66E3B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Contact details for individuals concerned with specific projects under the Work Order​</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="00432B07" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>(Name, email address, postal address, telephone number) ​</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="5C4F9A3C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BD66E3B" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="74DCDEFD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5C4F9A3C" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t xml:space="preserve"> INSERT ANY OTHER PERSONAL DATA – I.E. SERVICE USER DATA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="58637F07" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74DCDEFD" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
-[...37 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="4B7A371E" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="4B7A371E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D55AD72" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="1D55AD72" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEBAFF9" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="7AEBAFF9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Categories of Data Subject</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECAE130" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="3ECAE130" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Examples </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t>[Examples include: Staff (including volunteers, agents, and temporary workers), customers / clients, suppliers, patients, students / pupils, members of the public, users of a particular website etc.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="082DC07D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>include:</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="082DC07D" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="5E3E2AEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOR </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>FOR EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="120132FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>EXAMPLE</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="120132FE" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="530E07E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Personal data relating to the Authorities staff (including temporary or agency staff) concerned with the Work Order</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C51E349" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="5C51E349" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CONSIDER ANY SPECIAL CATEGORY DATA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C895477" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="4C895477" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w14:paraId="28BF1624" w14:textId="77777777" w:rsidTr="00B13817">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidTr="00B13817" w14:paraId="28BF1624" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2314"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA1443B" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="2AA1443B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07C3461B" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="07C3461B" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Plan for return and destruction of the data once the processing is complete UNLESS requirement under union or member state law to preserve that type of data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6206" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="696535E6" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="696535E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Describe how long the data will </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t>[Describe how long the data will be retained for, how it be returned or destroyed]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="6AD1AC51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>be retained</w:t>
-[...38 lines deleted...]
-          <w:p w14:paraId="6AD1AC51" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="08CC919F" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOR </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>FOR EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="2AFB2D58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>EXAMPLE</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="2AFB2D58" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="010765BC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">The SPS Provider agrees that all data supplied will </w:t>
-[...80 lines deleted...]
-          <w:p w14:paraId="13D68BD5" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRPr="00EF764B" w:rsidRDefault="007C5B4F" w:rsidP="00B13817">
+              <w:t>The SPS Provider agrees that all data supplied will be retained no longer that is necessary after the expiry or termination of the Work Order and shall be destroyed as soon as practicable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="007C5B4F" w:rsidP="00B13817" w:rsidRDefault="007C5B4F" w14:paraId="13D68BD5" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F362EC9" w14:textId="77777777" w:rsidR="007C5B4F" w:rsidRDefault="007C5B4F" w:rsidP="007C5B4F">
+    <w:p w:rsidR="007C5B4F" w:rsidP="007C5B4F" w:rsidRDefault="007C5B4F" w14:paraId="0F362EC9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4253125C" w14:textId="313BF67B" w:rsidR="00F917A8" w:rsidRPr="00DF7436" w:rsidRDefault="00FC622A" w:rsidP="00F917A8">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00F917A8" w:rsidP="00F917A8" w:rsidRDefault="00FC622A" w14:paraId="4253125C" w14:textId="313BF67B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The SPS Provider will review the completed schedule and the Relevant Authority’s DPA or DSA template.</w:t>
       </w:r>
-      <w:r w:rsidR="008F179C" w:rsidRPr="00DF7436">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00DF7436" w:rsidR="008F179C">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00761D43" w:rsidRPr="00761D43">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00761D43" w:rsidR="00761D43">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Delete as appropriate)</w:t>
       </w:r>
-      <w:r w:rsidR="00AD008D" w:rsidRPr="00982D4E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00982D4E" w:rsidR="00AD008D">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E73F56" w14:textId="6FBC38C4" w:rsidR="00982D4E" w:rsidRPr="00DF7436" w:rsidRDefault="00982D4E" w:rsidP="00F917A8">
+    <w:p w:rsidRPr="00DF7436" w:rsidR="00982D4E" w:rsidP="00F917A8" w:rsidRDefault="00982D4E" w14:paraId="47E73F56" w14:textId="6FBC38C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF7436">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC6FAB8" w14:textId="77777777" w:rsidR="00FC622A" w:rsidRDefault="00FC622A" w:rsidP="007C5B4F">
+    <w:p w:rsidR="00FC622A" w:rsidP="007C5B4F" w:rsidRDefault="00FC622A" w14:paraId="6EC6FAB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B1BAAFA" w14:textId="4B763B10" w:rsidR="00EB4049" w:rsidRDefault="00EB4049" w:rsidP="007C5B4F">
+    <w:p w:rsidR="00EB4049" w:rsidP="007C5B4F" w:rsidRDefault="00EB4049" w14:paraId="1B1BAAFA" w14:textId="75E2C727">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Hlk211507641"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk211507641" w:id="4"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where the requirement </w:t>
       </w:r>
       <w:r w:rsidRPr="003330B2">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>does not</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> involve the processing or sharing of personal data </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00F35A8A">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the following cont</w:t>
       </w:r>
       <w:r w:rsidR="004F48C9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ent </w:t>
       </w:r>
       <w:r w:rsidR="00E322B7">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...6 lines deleted...]
-        <w:t>(section 9.</w:t>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(section </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E322B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00625341">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E322B7">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00C14954">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidR="004F48C9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">to be </w:t>
       </w:r>
       <w:r w:rsidR="007A7C8F">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>utilised,</w:t>
       </w:r>
       <w:r w:rsidR="004F48C9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the table </w:t>
       </w:r>
       <w:r w:rsidR="007C5B4F">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
       <w:r w:rsidR="004F48C9">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> deleted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DE1294" w14:textId="77777777" w:rsidR="004F48C9" w:rsidRDefault="004F48C9" w:rsidP="00240580">
+    <w:p w:rsidR="004F48C9" w:rsidP="00240580" w:rsidRDefault="004F48C9" w14:paraId="22DE1294" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66D94F2A" w14:textId="7A2302CC" w:rsidR="004F48C9" w:rsidRPr="007D7C07" w:rsidRDefault="007D7C07" w:rsidP="00874112">
+    <w:p w:rsidRPr="007D7C07" w:rsidR="004F48C9" w:rsidP="00874112" w:rsidRDefault="00E75F69" w14:paraId="66D94F2A" w14:textId="2FB53F70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-454" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...3 lines deleted...]
-        <w:t>9.</w:t>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00117DB3">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidR="007D7C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="007D7C07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="007D7C07" w:rsidR="007D7C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">For the avoidance of doubt, this project does not involve the processing or sharing of personal data.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="001B7966">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="001B7966" w:rsidR="007D7C07">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Delete as appropriate)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DAAC87" w14:textId="77777777" w:rsidR="00240580" w:rsidRPr="00EF764B" w:rsidRDefault="00240580" w:rsidP="00240580">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00240580" w:rsidP="00240580" w:rsidRDefault="00240580" w14:paraId="26DAAC87" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-454"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:eastAsiaTheme="minorEastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48A716CF" w14:textId="550D257E" w:rsidR="00787C7A" w:rsidRPr="00EF764B" w:rsidRDefault="00787C7A" w:rsidP="00787C7A">
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00787C7A" w:rsidP="00787C7A" w:rsidRDefault="00787C7A" w14:paraId="48A716CF" w14:textId="550D257E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC4673B" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="5EC4673B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Minimum Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a mandatory section and applies to all projects regardless of value. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB93740" w14:textId="5EF3F66B" w:rsidR="0031688A" w:rsidRDefault="0031688A" w:rsidP="0031688A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="2FB93740" w14:textId="5EF3F66B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Further Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to be fully completed </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ONLY</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> if you have answered </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> to any of the Minimum Requirement’s questions.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C070BB" w14:textId="77777777" w:rsidR="00186F72" w:rsidRPr="00EF764B" w:rsidRDefault="00186F72" w:rsidP="00186F72">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00186F72" w:rsidP="00186F72" w:rsidRDefault="00186F72" w14:paraId="75C070BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>All proposal submissions will be evaluated as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B1A4C0" w14:textId="3EC135B2" w:rsidR="00186F72" w:rsidRDefault="00186F72" w:rsidP="00186F72">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="00186F72" w:rsidP="00186F72" w:rsidRDefault="00186F72" w14:paraId="72B1A4C0" w14:textId="3EC135B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Minimum and Further Requirements: </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pass</w:t>
       </w:r>
-      <w:r w:rsidR="00666688" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00666688">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00666688" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+      <w:r w:rsidRPr="00EF764B" w:rsidR="00666688">
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B0C7D6" w14:textId="23E00D97" w:rsidR="00B460C3" w:rsidRDefault="0030593B" w:rsidP="00186F72">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="00B460C3" w:rsidP="00186F72" w:rsidRDefault="0030593B" w14:paraId="29B0C7D6" w14:textId="23E00D97">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030593B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Qualification:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pass/Fail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2002D" w14:textId="5A546F93" w:rsidR="000B60E9" w:rsidRPr="000B60E9" w:rsidRDefault="000B60E9" w:rsidP="00186F72">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="000B60E9" w:rsidR="000B60E9" w:rsidP="00186F72" w:rsidRDefault="000B60E9" w14:paraId="24E2002D" w14:textId="5A546F93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Quality: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A244EAB" w14:textId="37D8FB06" w:rsidR="00186F72" w:rsidRDefault="00186F72" w:rsidP="00186F72">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="00186F72" w:rsidP="00186F72" w:rsidRDefault="00186F72" w14:paraId="3A244EAB" w14:textId="37D8FB06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Price:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> %</w:t>
       </w:r>
       <w:r w:rsidR="000C746B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E4C2E4" w14:textId="77777777" w:rsidR="00186F72" w:rsidRDefault="00186F72" w:rsidP="00186F72">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="00186F72" w:rsidP="00186F72" w:rsidRDefault="00186F72" w14:paraId="79E4C2E4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Minimum and Further Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F894C8B" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="6F894C8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Minimum Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: For information only, where </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is indicated to any of the questions the Further Requirements section </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>must be</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fully completed.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014A567A" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="014A567A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Further Requirements:</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Authority will assess and consider the information provided in accordance with their policies. Where </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is indicated to any of the questions the Authority </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>consider the bid, in accordance with PPN 01/22.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="5670"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="38271585" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="38271585" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC64A8F" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="1EC64A8F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Minimum Requirements and Further Requirements: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="70BD9B03" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="70BD9B03" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4E716F09" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="4E716F09" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Minimum Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="52AAAB23" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="52AAAB23" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44D6963F" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="44D6963F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Dealings within Russia or Belarus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F0ADC3" w14:textId="2A8B80BD" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="34F0ADC3" w14:textId="2A8B80BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1046EC6E" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="1046EC6E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Are any of the following: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BE90298" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="0BE90298" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">your Organisation, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05153167" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="05153167" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>any of its Group, Holding, Parent Companies,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1914E807" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="1914E807" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>your subcontractors (used to deliver the services)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52162371" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="52162371" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">registered in or undertaking business in Russia or Belarus? </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00EF764B">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, please provide details for consideration to enable the Authority to assess in accordance with their policies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="769EC6D4" w14:textId="3F198DE1" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="769EC6D4" w14:textId="3F198DE1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="443EB564" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="443EB564" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="34C19944" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="34C19944" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02219AAD" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="02219AAD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5E379193" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="5E379193" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="14D88D1F" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="14D88D1F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="4021CE01" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="4021CE01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7874457D" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="7874457D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F9ABC35" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="1F9ABC35" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Do any of the following: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E32F108" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="0E32F108" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">your Organisation, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53558716" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="53558716" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>any of its Group, Holding, Parent Companies,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132C4644" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="132C4644" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>your subcontractors (used to deliver the services)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="270131C1" w14:textId="19A3589F" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="270131C1" w14:textId="19A3589F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">have a Person with Significant Control residing or domiciled in Russia or Belarus, or have Russia or Belarus nationality? </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, please provide details for consideration to enable the Authority to assess in accordance with their policies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA88939" w14:textId="7F24084A" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="0EA88939" w14:textId="7F24084A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A519E2" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="72A519E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42DEEC8F" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="42DEEC8F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7D2614B8" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="7D2614B8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38F5D0D4" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="38F5D0D4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="495923C4" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="495923C4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7BBDEC5E" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="7BBDEC5E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="5FE409C0" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="5FE409C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE8DFF1" w14:textId="14201417" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="6BE8DFF1" w14:textId="14201417">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Further Requirements </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(to be fully completed </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ONLY</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> if you have answered </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to any of the Minimum </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00EF764B" w:rsidR="00F30238">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> questions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="0A4D7C61" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="0A4D7C61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4A56E57D" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="4A56E57D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Dealings within Russia or Belarus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02AEC4FB" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="02AEC4FB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Is your organisation (or any member of your supply chain which you rely on to deliver the contract) registered in the UK (or in a country the UK has relevant international agreement with reciprocal rights of access to public procurement)? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05C77920" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="05C77920" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="507E6CFC" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="507E6CFC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Yes,</w:t>
+            </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve"> please provide details for consideration to enable the Authority to assess in accordance with their policies. </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> please provide details for consideration to enable the Authority to assess in accordance with their policies. </w:t>
-            </w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="1D8BB7F6" w14:textId="30138876">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>: The information you provide may include but is not limited to; your (or the supplier you will rely on to deliver the contract) UK's company registration name and company number and</w:t>
             </w:r>
-            <w:r w:rsidR="00EE536A" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00EF764B" w:rsidR="00EE536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00EE536A" w:rsidRPr="00EF764B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00EF764B" w:rsidR="00EE536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">or providing details of the company including but not limited to; the relevant country the company was established in. </w:t>
+              <w:t xml:space="preserve">or providing details of the company including </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF764B">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">but not limited to; the relevant country the company was established in. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="141D2818" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="141D2818" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D97DE63" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="3D97DE63" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="063B4240" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="063B4240" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A695343" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="2A695343" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="25AC0C28" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="25AC0C28" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="545B13B3" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="545B13B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="450FAA92" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="450FAA92" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="050F7623" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="050F7623" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D33E10D" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="3D33E10D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0031688A" w:rsidRPr="00EF764B" w14:paraId="0D9E6BD9" w14:textId="77777777" w:rsidTr="0031688A">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidTr="0031688A" w14:paraId="0D9E6BD9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59A941BF" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="59A941BF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4C122E" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="0031688A">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="0031688A" w:rsidRDefault="0031688A" w14:paraId="4D4C122E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Does your organisation (or any member of your supply chain which you rely on to deliver the contract) have significant operations in the UK (or in a country the UK has relevant international agreement with reciprocal rights of access to public procurement)? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A6247B9" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="7A6247B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, please provide details for consideration to enable the Authority to assess in accordance with their policies. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27667C52" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="27667C52" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21BC0FDC" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="21BC0FDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Note:</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The information you provide may include but is not limited to; the relevant country where you (or the supplier you will rely on to deliver the contract) has significant operations and a </w:t>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+              <w:t xml:space="preserve"> The information you provide may include but is not limited to; the relevant country where you (or the supplier you will rely on to deliver the contract) has significant operations and a high level description of those substantive business* operations. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="46B93BFF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>high level</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> description of those substantive business* operations. </w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> seek verification directly from the supplier.</w:t>
+              <w:t>*Substantive business operations means having a registered office, factory or other permanent base in the relevant country from which meaningful business operations are being conducted. In-Scope Organisations should conduct due diligence to check supplier details with Companies House and other open information sources, or seek verification directly from the supplier.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B3F6DA4" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="4B3F6DA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B5E1BC5" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="5B5E1BC5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="445C43AF" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="445C43AF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="229D78BA" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="229D78BA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E2D3D7B" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="0E2D3D7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="789C5D37" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="789C5D37" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="21B0F667" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="21B0F667" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1CE984CB" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="1CE984CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45981C23" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="45981C23" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="777C53FC" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="777C53FC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77AEF29D" w14:textId="77777777" w:rsidR="0031688A" w:rsidRPr="00EF764B" w:rsidRDefault="0031688A" w:rsidP="007C3F5F">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="0031688A" w:rsidP="007C3F5F" w:rsidRDefault="0031688A" w14:paraId="77AEF29D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F08F5BD" w14:textId="77777777" w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="00787C7A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="007E1FF3" w:rsidP="00787C7A" w:rsidRDefault="007E1FF3" w14:paraId="5F08F5BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E52FA3A" w14:textId="6C4C90AA" w:rsidR="000D0D0F" w:rsidRDefault="006D00D5" w:rsidP="00787C7A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="000D0D0F" w:rsidP="00787C7A" w:rsidRDefault="006D00D5" w14:paraId="7E52FA3A" w14:textId="6C4C90AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D00D5">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Qualification Envelope should include all documentation required to demonstrate the bidder’s capability, experience, and compliance with the stated requirements. This may include company credentials, relevant case studies, references, certifications, and any other evidence requested to support qualification for the opportunity.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="4003"/>
         <w:gridCol w:w="1950"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E07220" w:rsidRPr="00EF764B" w14:paraId="2ACA1EC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00E07220" w14:paraId="2ACA1EC5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2E37B93D" w14:textId="7EAA1111" w:rsidR="00E07220" w:rsidRPr="00EF764B" w:rsidRDefault="0099504A" w:rsidP="005D0FA7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00E07220" w:rsidP="005D0FA7" w:rsidRDefault="0099504A" w14:paraId="2E37B93D" w14:textId="7EAA1111">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualification</w:t>
             </w:r>
             <w:r w:rsidR="00EC4C7D">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Pass/Fail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E07220" w:rsidRPr="00EF764B" w14:paraId="4C49CC38" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00E07220" w14:paraId="4C49CC38" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="270B3B97" w14:textId="473A038D" w:rsidR="00E07220" w:rsidRPr="00EF764B" w:rsidRDefault="00EC4C7D" w:rsidP="005D0FA7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00E07220" w:rsidP="005D0FA7" w:rsidRDefault="00EC4C7D" w14:paraId="270B3B97" w14:textId="473A038D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualification Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="74F9E964" w14:textId="77777777" w:rsidR="00E07220" w:rsidRPr="00EF764B" w:rsidRDefault="00E07220" w:rsidP="005D0FA7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00E07220" w:rsidP="005D0FA7" w:rsidRDefault="00E07220" w14:paraId="74F9E964" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evaluation Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="327BA3DB" w14:textId="29CF991A" w:rsidR="00E07220" w:rsidRPr="00EF764B" w:rsidRDefault="00EC4C7D" w:rsidP="005D0FA7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00E07220" w:rsidP="005D0FA7" w:rsidRDefault="00EC4C7D" w14:paraId="327BA3DB" w14:textId="29CF991A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pass/Fail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E07220" w:rsidRPr="00EF764B" w14:paraId="088428C1" w14:textId="77777777" w:rsidTr="00FA533E">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00E07220" w:rsidTr="00FA533E" w14:paraId="088428C1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1765CB6E" w14:textId="77777777" w:rsidR="00E07220" w:rsidRPr="00AC66D9" w:rsidRDefault="001C0B52" w:rsidP="005D0FA7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00AC66D9" w:rsidR="00E07220" w:rsidP="005D0FA7" w:rsidRDefault="001C0B52" w14:paraId="1765CB6E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC66D9">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462C5B02" w14:textId="732FDD16" w:rsidR="001C0B52" w:rsidRPr="00AC66D9" w:rsidRDefault="001C0B52" w:rsidP="005D0FA7">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00AC66D9" w:rsidR="001C0B52" w:rsidP="005D0FA7" w:rsidRDefault="001C0B52" w14:paraId="462C5B02" w14:textId="732FDD16">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC66D9">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vetting Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9E0FD0" w14:textId="77777777" w:rsidR="00E111D9" w:rsidRPr="00AC66D9" w:rsidRDefault="00E111D9" w:rsidP="00E111D9">
+          <w:p w:rsidRPr="00AC66D9" w:rsidR="00E111D9" w:rsidP="00E111D9" w:rsidRDefault="00E111D9" w14:paraId="1A9E0FD0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC66D9">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Do all members of the proposed delivery team hold BPSS and SC Security Clearance?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D757C6" w14:textId="77777777" w:rsidR="005F2C11" w:rsidRPr="00AC66D9" w:rsidRDefault="00E111D9" w:rsidP="005F2C11">
+          <w:p w:rsidRPr="00AC66D9" w:rsidR="005F2C11" w:rsidP="005F2C11" w:rsidRDefault="00E111D9" w14:paraId="43D757C6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC66D9">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Yes = Pass</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EAC2D53" w14:textId="1532403E" w:rsidR="00E07220" w:rsidRPr="00AC66D9" w:rsidRDefault="00E111D9" w:rsidP="005F2C11">
+          <w:p w:rsidRPr="00AC66D9" w:rsidR="00E07220" w:rsidP="005F2C11" w:rsidRDefault="00E111D9" w14:paraId="2EAC2D53" w14:textId="1532403E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC66D9">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>No = Fail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1950" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E539B93" w14:textId="212B8991" w:rsidR="00E07220" w:rsidRPr="00AC66D9" w:rsidRDefault="00FA533E" w:rsidP="005D0FA7">
+          <w:p w:rsidRPr="00AC66D9" w:rsidR="00E07220" w:rsidP="005D0FA7" w:rsidRDefault="00FA533E" w14:paraId="1E539B93" w14:textId="212B8991">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AC66D9">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pass/Fail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DDE3591" w14:textId="77777777" w:rsidR="000D0D0F" w:rsidRDefault="000D0D0F" w:rsidP="00E07220">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="000D0D0F" w:rsidP="00E07220" w:rsidRDefault="000D0D0F" w14:paraId="0DDE3591" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ADE3185" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00812ADF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00812ADF" w:rsidRDefault="00812ADF" w14:paraId="7ADE3185" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete the following table with details of the evaluation methodology you would like to use and confirm the weighting for Quality. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Quality Area weightings must add up to 100%.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="009829FA">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(please delete or add any additional quality areas as required)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="67AE55DC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w14:paraId="67AE55DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="391EA50A" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="391EA50A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Hlk185410027"/>
+            <w:bookmarkStart w:name="_Hlk185410027" w:id="5"/>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(XX%)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="38B5AA92" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="38B5AA92" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="167"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2620C1F9" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="2620C1F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Quality Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="51BE3A42" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="51BE3A42" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evaluation Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="09CDD6CA" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="09CDD6CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(%) Weighting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="33B723CB" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="33B723CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5D7CCE" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="2C5D7CCE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overview of the Company Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1989B58B" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="1989B58B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please provide an overview of your company and the services you deliver.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="53064CA4" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="53064CA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="5"/>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="47104021" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="47104021" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E4F206" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="13E4F206" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evidence of Delivering Similar Projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51258A66" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="51258A66" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide at least two relevant case studies that provide evidence of delivering similar projects </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="283B4A11" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="283B4A11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Please provide the names of 2 reference providers that can provide assurance of your capability to deliver the requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="05952DF2" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="05952DF2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="35279D44" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="35279D44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55791A10" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="55791A10" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Understanding the Tasks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E9BD1E" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="21E9BD1E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide your understanding of the Customer requirement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1F08F18E" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="1F08F18E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="2ECF8236" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="2ECF8236" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC91AE2" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="4BC91AE2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ability to Meet the Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D19407E" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="7D19407E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please confirm that you can meet all requirements within the required timescales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CCC0D4C" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="4CCC0D4C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please provide a project plan that details how you would deliver the required outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4B26E943" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="4B26E943" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="3A5C4E2A" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="3A5C4E2A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C32768" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="69C32768" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delivery Methodology for the Overall Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECBC028" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="7ECBC028" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please detail your proposed approach to delivering this project</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6997B6A4" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="6997B6A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please provide details of your delivery assurance processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7C469202" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="7C469202" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="1087523E" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="1087523E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="022F696B" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="022F696B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Delivery Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FEBDE46" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="6FEBDE46" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please provide CVs for your proposed delivery team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="46BB0A4F" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="46BB0A4F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00812ADF" w:rsidRPr="00EF764B" w14:paraId="764B9FD6" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidTr="00131718" w14:paraId="764B9FD6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326ACA53" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="326ACA53" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Business Continuity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45E095AA" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="45E095AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please outline what Business Continuity </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">arrangements </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">will be in place to ensure consistency of supply, likely to be impacted by </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(but not limited to):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53DA677C" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="53DA677C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Natural disaster</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CC0D9E2" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="7CC0D9E2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Loss of information technology</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D73AB24" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="0D73AB24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Global pandemics</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29793741" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="29793741" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Adverse weather conditions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4994C7" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="2A4994C7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Industrial disputes / staffing shortages</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63DD59CD" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="63DD59CD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receivership</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DCB0090" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="3DCB0090" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Loss of premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE16E27" w14:textId="77777777" w:rsidR="00812ADF" w:rsidRPr="00EF764B" w:rsidRDefault="00812ADF" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00812ADF" w:rsidP="00DE0BD4" w:rsidRDefault="00812ADF" w14:paraId="2FE16E27" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00646E3D" w:rsidRPr="00EF764B" w14:paraId="0D766A2E" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidTr="00131718" w14:paraId="0D766A2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39A554F9" w14:textId="3F22DAC2" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="39A554F9" w14:textId="3F22DAC2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="293B45B8" w14:textId="5D05DCDA" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00131718">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="00131718" w:rsidRDefault="001275B9" w14:paraId="293B45B8" w14:textId="5D05DCDA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Please describe how your organisation will help to deliver social value within the </w:t>
             </w:r>
-            <w:r w:rsidR="00AC66D9" w:rsidRPr="00483387">
+            <w:r w:rsidRPr="00483387" w:rsidR="00AC66D9">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>[insert]</w:t>
             </w:r>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>area during delivery of the contract. Your response should include:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61EE7789" w14:textId="130CF8A8" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00131718">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="00131718" w:rsidRDefault="001275B9" w14:paraId="61EE7789" w14:textId="130CF8A8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Who in the business will be responsible for the social value commitments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="146CBEDB" w14:textId="73AC07A4" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00131718">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="00131718" w:rsidRDefault="001275B9" w14:paraId="146CBEDB" w14:textId="73AC07A4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">How you plan to achieve your social value commitments. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AE2833E" w14:textId="29AE0AC7" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00131718">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="00131718" w:rsidRDefault="001275B9" w14:paraId="2AE2833E" w14:textId="29AE0AC7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">When the commitments will be delivered. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4ED1B764" w14:textId="14E032DC" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00131718">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="00131718" w:rsidRDefault="001275B9" w14:paraId="4ED1B764" w14:textId="14E032DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>How you will monitor/measure/report on your commitments.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E75574F" w14:textId="780BEF18" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00131718">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="00131718" w:rsidRDefault="001275B9" w14:paraId="5E75574F" w14:textId="780BEF18">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="42"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Evidence you will provide to confirm the commitments have been delivered. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56A365B0" w14:textId="77777777" w:rsidR="001275B9" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="001275B9">
+          <w:p w:rsidRPr="00131718" w:rsidR="001275B9" w:rsidP="001275B9" w:rsidRDefault="001275B9" w14:paraId="56A365B0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="274E401D" w14:textId="5580F1AB" w:rsidR="00646E3D" w:rsidRPr="00131718" w:rsidRDefault="001275B9" w:rsidP="00150660">
+          <w:p w:rsidRPr="00131718" w:rsidR="00646E3D" w:rsidP="00150660" w:rsidRDefault="001275B9" w14:paraId="274E401D" w14:textId="5580F1AB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131718">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Example social value commitments include but are not limited to:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FFE5D9E" w14:textId="5843AC26" w:rsidR="00646E3D" w:rsidRPr="00A36FDB" w:rsidRDefault="00646E3D" w:rsidP="00150660">
+          <w:p w:rsidRPr="00A36FDB" w:rsidR="00646E3D" w:rsidP="00150660" w:rsidRDefault="00646E3D" w14:paraId="7FFE5D9E" w14:textId="5843AC26">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A36FDB">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(delete as appropriate)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C5A625E" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="5C5A625E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="357"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="127CA69D" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="127CA69D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Not for Profit Activity</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53108F2E" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="53108F2E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Charitable Donations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D51AFC1" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="3D51AFC1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Employee Volunteering Days</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D04301" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="01D04301" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Charity / </w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Not for Profit Engagement</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DA72035" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="2DA72035" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Supporting Local Charities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F8B567D" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="7F8B567D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Economic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F81E3F6" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="1F81E3F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Local Recruitment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5513133B" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="5513133B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Work Experience</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57D5A77B" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="57D5A77B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Apprenticeship Opportunities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A870CD9" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="3A870CD9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Local Investment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A04C1A3" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="6A04C1A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Social</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53857E21" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="53857E21" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Community Engagement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="434491C1" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="434491C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Fair Trade Supply Chain</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="389863D1" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="389863D1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Supporting Local Heritage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493A2670" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="493A2670" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Employment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E16489" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="56E16489" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Flexible / Agile Working</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FDAD169" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="1FDAD169" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Continuous Professional Development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28A0635E" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="28A0635E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Wellbeing Benefits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C10C5CC" w14:textId="0394A3D1" w:rsidR="00646E3D" w:rsidRPr="00FA5F0E" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00FA5F0E" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="2C10C5CC" w14:textId="0394A3D1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Environmental</w:t>
             </w:r>
             <w:r w:rsidR="00146665">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00146665" w:rsidRPr="00C57672">
+            <w:r w:rsidRPr="00C57672" w:rsidR="00146665">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">(Delete this </w:t>
             </w:r>
             <w:r w:rsidR="00494DA4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">content </w:t>
             </w:r>
-            <w:r w:rsidR="00491CD4" w:rsidRPr="00C57672">
+            <w:r w:rsidRPr="00C57672" w:rsidR="00491CD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">where a separate Carbon Emission </w:t>
             </w:r>
             <w:r w:rsidR="00666578">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00494DA4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>ection</w:t>
             </w:r>
-            <w:r w:rsidR="00491CD4" w:rsidRPr="00C57672">
+            <w:r w:rsidRPr="00C57672" w:rsidR="00491CD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> is included</w:t>
             </w:r>
-            <w:r w:rsidR="008275C3" w:rsidRPr="00C57672">
+            <w:r w:rsidRPr="00C57672" w:rsidR="008275C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> within the </w:t>
             </w:r>
-            <w:r w:rsidR="00C57672" w:rsidRPr="00C57672">
+            <w:r w:rsidRPr="00C57672" w:rsidR="00C57672">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>evaluation</w:t>
             </w:r>
-            <w:r w:rsidR="00707293" w:rsidRPr="00C57672">
+            <w:r w:rsidRPr="00C57672" w:rsidR="00707293">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="EE0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A80E2E0" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="1A80E2E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Carbon Reduction</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D8C74F4" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="5D8C74F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Utility Reduction</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04DBFDCA" w14:textId="4A39F738" w:rsidR="00646E3D" w:rsidRPr="00AF0EA4" w:rsidRDefault="00646E3D" w:rsidP="008E4DA1">
+          <w:p w:rsidRPr="00AF0EA4" w:rsidR="00646E3D" w:rsidP="008E4DA1" w:rsidRDefault="00646E3D" w14:paraId="04DBFDCA" w14:textId="4A39F738">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF0EA4">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>Sustainability</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16B999FE" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00AF0EA4" w:rsidRDefault="00646E3D" w:rsidP="00AF0EA4">
+          <w:p w:rsidRPr="00AF0EA4" w:rsidR="00646E3D" w:rsidP="00AF0EA4" w:rsidRDefault="00646E3D" w14:paraId="16B999FE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="69556E54" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="69556E54" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00646E3D" w:rsidRPr="00EF764B" w14:paraId="5474B421" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidTr="00131718" w14:paraId="5474B421" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65FCA19E" w14:textId="002D0188" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="65FCA19E" w14:textId="002D0188">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Carbon Emissions Reduction Approach</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E11ACEE" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="7E11ACEE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00693C05">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please describe the approach your organisation will take to minimise carbon emissions during the delivery of this contract. Your response should include </w:t>
-[...12 lines deleted...]
-          <w:p w14:paraId="27D12642" w14:textId="53483521" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+              <w:t>Please describe the approach your organisation will take to minimise carbon emissions during the delivery of this contract. Your response should include specific actions, tools, or methodologies used to measure, monitor, and reduce emissions across relevant activities (e.g., travel, energy use, materials, supply chain).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="27D12642" w14:textId="53483521">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB56F1F" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="1DB56F1F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00646E3D" w:rsidRPr="00EF764B" w14:paraId="3D43DA9F" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidTr="00131718" w14:paraId="3D43DA9F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="288A0FE5" w14:textId="6AF8183A" w:rsidR="00646E3D" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="288A0FE5" w14:textId="6AF8183A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Responsible Procurement Practices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F316D6D" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="0F316D6D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E70D5B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Please describe how your organisation embeds responsible procurement principles into its operations and supply chain. Your response should include specific actions taken to promote ethical sourcing, fair labour practices, environmental sustainability, and social value outcomes relevant to this contract</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB11919" w14:textId="77777777" w:rsidR="00963CB0" w:rsidRDefault="00963CB0" w:rsidP="00963CB0">
+          <w:p w:rsidR="00963CB0" w:rsidP="00963CB0" w:rsidRDefault="00963CB0" w14:paraId="3EB11919" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2533527F" w14:textId="5C55069E" w:rsidR="003113AD" w:rsidRPr="00963CB0" w:rsidRDefault="002C7630" w:rsidP="002C7630">
+          <w:p w:rsidRPr="00963CB0" w:rsidR="003113AD" w:rsidP="002C7630" w:rsidRDefault="002C7630" w14:paraId="2533527F" w14:textId="5C55069E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-89"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C57672">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(Remove Social Value content from this question where a separate</w:t>
             </w:r>
-            <w:r w:rsidR="00EA6555" w:rsidRPr="00C57672">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00C57672" w:rsidR="00EA6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> Social Value</w:t>
             </w:r>
-            <w:r w:rsidR="008275C3" w:rsidRPr="00C57672">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00C57672" w:rsidR="008275C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> section</w:t>
             </w:r>
-            <w:r w:rsidR="00EA6555" w:rsidRPr="00C57672">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00C57672" w:rsidR="00EA6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> is included within </w:t>
             </w:r>
-            <w:r w:rsidR="005C345F" w:rsidRPr="00C57672">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00C57672" w:rsidR="005C345F">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r w:rsidR="00EA6555" w:rsidRPr="00C57672">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+            <w:r w:rsidRPr="00C57672" w:rsidR="00EA6555">
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> evaluation)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53909A48" w14:textId="3DC9C70D" w:rsidR="00646E3D" w:rsidRPr="00693C05" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00693C05" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="53909A48" w14:textId="3DC9C70D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7BB10B" w14:textId="77777777" w:rsidR="00646E3D" w:rsidRPr="00EF764B" w:rsidRDefault="00646E3D" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00646E3D" w:rsidP="00646E3D" w:rsidRDefault="00646E3D" w14:paraId="6D7BB10B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF0EA4" w:rsidRPr="00EF764B" w14:paraId="3050E519" w14:textId="77777777" w:rsidTr="00131718">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="00AF0EA4" w:rsidTr="00131718" w14:paraId="3050E519" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F75D68" w14:textId="629D06D1" w:rsidR="00AF0EA4" w:rsidRDefault="00F90503" w:rsidP="00646E3D">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidR="00AF0EA4" w:rsidP="00646E3D" w:rsidRDefault="00F90503" w14:paraId="55F75D68" w14:textId="629D06D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Any Other / Specific Criteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC74A62" w14:textId="77777777" w:rsidR="00AF0EA4" w:rsidRPr="00E70D5B" w:rsidRDefault="00AF0EA4" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00E70D5B" w:rsidR="00AF0EA4" w:rsidP="00646E3D" w:rsidRDefault="00AF0EA4" w14:paraId="0DC74A62" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="271"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="317D55CA" w14:textId="77777777" w:rsidR="00AF0EA4" w:rsidRPr="00EF764B" w:rsidRDefault="00AF0EA4" w:rsidP="00646E3D">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="00AF0EA4" w:rsidP="00646E3D" w:rsidRDefault="00AF0EA4" w14:paraId="317D55CA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39180F02" w14:textId="77777777" w:rsidR="0096147E" w:rsidRDefault="0096147E" w:rsidP="00787C7A">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="0096147E" w:rsidP="00787C7A" w:rsidRDefault="0096147E" w14:paraId="39180F02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:i/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FED5CC6" w14:textId="672D5CFB" w:rsidR="002349B9" w:rsidRDefault="002349B9" w:rsidP="002349B9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="002349B9" w:rsidP="002349B9" w:rsidRDefault="002349B9" w14:paraId="6FED5CC6" w14:textId="672D5CFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF764B">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Scoring Descriptors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Quality)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14176FE4" w14:textId="77777777" w:rsidR="006313C1" w:rsidRPr="00D13B55" w:rsidRDefault="006313C1" w:rsidP="006313C1">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00D13B55" w:rsidR="006313C1" w:rsidP="006313C1" w:rsidRDefault="006313C1" w14:paraId="14176FE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D13B55">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Quality will be evaluated in accordance with the Weighting and Evaluation Methodology below.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D53AF58" w14:textId="26B84DCE" w:rsidR="008E266B" w:rsidRPr="00EF764B" w:rsidRDefault="006313C1" w:rsidP="002349B9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="008E266B" w:rsidP="002349B9" w:rsidRDefault="006313C1" w14:paraId="5D53AF58" w14:textId="26B84DCE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D13B55">
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Each question has been assigned a weighting to reflect their importance. Each question is then scored on the merit of the bidder’s response, from 0 (low) to 5 (high). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1857"/>
         <w:gridCol w:w="4187"/>
         <w:gridCol w:w="1792"/>
         <w:gridCol w:w="1236"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="30AA58EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="30AA58EB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="000D052E" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="000D052E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Scoring Grade</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8C62E5" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="0E8C62E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Descriptor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="3ABAB2FA" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="3ABAB2FA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Numeric Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2770E267" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="2770E267" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>% Score</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="3DBA4005" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="3DBA4005" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1221FE80" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="1221FE80" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unacceptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2D20C8" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="3D2D20C8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Unanswered or failed to adequately address the requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="074F7FE9" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="074F7FE9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FEACCAA" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="0FEACCAA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="0A3FAC10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="0A3FAC10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D36C461" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="2D36C461" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Poor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2918786F" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="2918786F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The information submitted is very limited, inconsistent with the rest of the submission, and / or no supporting documentation has been provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD100D5" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="2AD100D5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F19C24C" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="2F19C24C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="0B8384C5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="0B8384C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B89C1B" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="47B89C1B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10499DCA" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="10499DCA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...12 lines deleted...]
-              <w:t>supporting documentation has been provided.</w:t>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>The information submitted is limited, has some inconsistencies with the rest of the submission and / or insufficient supporting documentation has been provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73370A06" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="73370A06" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21887880" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="21887880" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="2F191BFB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="2F191BFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F892ADE" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="4F892ADE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Satisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3E746B" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="5C3E746B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Satisfactory response to the requirements which provides adequate evidence but contains inconsistencies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63050AAE" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="63050AAE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53779EEF" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="53779EEF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="5C64DFFC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="5C64DFFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="715327E6" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="715327E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2E99D8" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="1E2E99D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD0AD89" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="7CD0AD89" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Good response to the requirements which provides evidence which is clear but has minor inconsistencies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9E5834" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="6C9E5834" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11AAB16A" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="11AAB16A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002349B9" w:rsidRPr="00EF764B" w14:paraId="70C0B40B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00EF764B" w:rsidR="002349B9" w14:paraId="70C0B40B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1857" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24F1B465" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="24F1B465" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Excellent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4187" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67A2451B" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="67A2451B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> which is clear, complete and consistent.</w:t>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Excellent response to the requirements which provides detailed evidence which is clear, complete and consistent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1792" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57420269" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="57420269" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A635BAD" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="00DE0BD4">
+          <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="00DE0BD4" w:rsidRDefault="002349B9" w14:paraId="1A635BAD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF764B">
               <w:rPr>
-                <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+                <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BC7ECAE" w14:textId="77777777" w:rsidR="002349B9" w:rsidRPr="00EF764B" w:rsidRDefault="002349B9" w:rsidP="002349B9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00EF764B" w:rsidR="002349B9" w:rsidP="002349B9" w:rsidRDefault="002349B9" w14:paraId="2BC7ECAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F0DFA25" w14:textId="4957CBF8" w:rsidR="00B01579" w:rsidRDefault="00B01579" w:rsidP="00B01579">
+    <w:p w:rsidR="00B01579" w:rsidP="00B01579" w:rsidRDefault="00B01579" w14:paraId="5F0DFA25" w14:textId="4957CBF8">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370203DD" w14:textId="77777777" w:rsidR="00B01579" w:rsidRDefault="00B01579" w:rsidP="00D62679">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidR="00B01579" w:rsidP="00D62679" w:rsidRDefault="00B01579" w14:paraId="370203DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="456CEAB6" w14:textId="2FEF1366" w:rsidR="00592A9A" w:rsidRPr="00103FB2" w:rsidRDefault="00592A9A" w:rsidP="00D62679">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00103FB2" w:rsidR="00592A9A" w:rsidP="00D62679" w:rsidRDefault="00592A9A" w14:paraId="456CEAB6" w14:textId="2FEF1366">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58FEDD37" w14:textId="77777777" w:rsidR="00592A9A" w:rsidRPr="00103FB2" w:rsidRDefault="00592A9A" w:rsidP="00D62679">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00103FB2" w:rsidR="00592A9A" w:rsidP="00D62679" w:rsidRDefault="00592A9A" w14:paraId="58FEDD37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="298FA190" w14:textId="77777777" w:rsidR="00592A9A" w:rsidRPr="00103FB2" w:rsidRDefault="00592A9A" w:rsidP="00D62679">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans" w:eastAsia="Times New Roman" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+    <w:p w:rsidRPr="00103FB2" w:rsidR="00592A9A" w:rsidP="00D62679" w:rsidRDefault="00592A9A" w14:paraId="298FA190" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Times New Roman" w:cs="Noto Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00592A9A" w:rsidRPr="00103FB2" w:rsidSect="004A41FB">
+    <w:sectPr w:rsidRPr="00103FB2" w:rsidR="00592A9A" w:rsidSect="004A41FB">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11900" w:h="16840"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="400"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7BD61981" w14:textId="77777777" w:rsidR="003C315C" w:rsidRDefault="003C315C" w:rsidP="00D14A7D">
+    <w:p w:rsidR="004D6D04" w:rsidP="00D14A7D" w:rsidRDefault="004D6D04" w14:paraId="20DB16C4" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="317FC804" w14:textId="77777777" w:rsidR="003C315C" w:rsidRDefault="003C315C" w:rsidP="00D14A7D">
+    <w:p w:rsidR="004D6D04" w:rsidP="00D14A7D" w:rsidRDefault="004D6D04" w14:paraId="2FA81A80" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="56FDE0F7" w14:textId="77777777" w:rsidR="003C315C" w:rsidRDefault="003C315C">
+    <w:p w:rsidR="004D6D04" w:rsidRDefault="004D6D04" w14:paraId="2388685D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15376,473 +14279,525 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ITC Avant Garde Pro Md">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44DC0A56" w14:textId="220C631C" w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="44DC0A56" w14:textId="220C631C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5042FF0B" wp14:editId="7E1E6B98">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="70F40458" w14:textId="5C5790D7" w:rsidR="007E1FF3" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="007E1FF3">
+                        <w:p w:rsidRPr="007E1FF3" w:rsidR="007E1FF3" w:rsidP="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="70F40458" w14:textId="5C5790D7">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="003EC8"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007E1FF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="003EC8"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="5042FF0B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="5B38C92B">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5042FF0B">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2PK12BgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W62bqdhF/mZpPjx+LS461vDjgp9A7bk81nOmbISqsbuS/79Zf3p&#10;hjMfhK2EAatKflKe3y0/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuyPgxOvkz5tVYyPGntVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqV6EEGwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzv3mjy/y+tfDxu3TOy0H+BnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eab6gOTZLy8/HxzfcWZJNeIKUt2vuzQh68KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDv+rHtHVQnmgZhWLR3ct1QzY3w4VkgbZYGILWGJzq0ga7k&#10;MCLOasAff7PHeCKcvJx1pJSSW5IyZ+abpUVEUU0AJ7BLYH6bX+Xkt4f2Hkh/c3oKTiZIVgxmghqh&#10;fSUdr2IhcgkrqVzJdxO8D4Nk6R1ItVqlINKPE2Fjt07G1JGnSOJL/yrQjUwHWtEjTDISxTvCh9h4&#10;07vVIRDtaRuR04HIkWrSXtrn+E6iuH/9T1Hn17z8CQAA//8DAFBLAwQUAAYACAAAACEAN+3R+NkA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1cuHmJ&#10;1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnCsry+&#10;KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhVk/3a&#10;Dt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcLUPs/&#10;1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2PK12BgIAABUEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658243;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB2PK12BgIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEacYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W62bqdhF/mZpPjx+LS461vDjgp9A7bk81nOmbISqsbuS/79Zf3p&#10;hjMfhK2EAatKflKe3y0/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuyPgxOvkz5tVYyPGntVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqV6EEGwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzv3mjy/y+tfDxu3TOy0H+BnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eab6gOTZLy8/HxzfcWZJNeIKUt2vuzQh68KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDv+rHtHVQnmgZhWLR3ct1QzY3w4VkgbZYGILWGJzq0ga7k&#10;MCLOasAff7PHeCKcvJx1pJSSW5IyZ+abpUVEUU0AJ7BLYH6bX+Xkt4f2Hkh/c3oKTiZIVgxmghqh&#10;fSUdr2IhcgkrqVzJdxO8D4Nk6R1ItVqlINKPE2Fjt07G1JGnSOJL/yrQjUwHWtEjTDISxTvCh9h4&#10;07vVIRDtaRuR04HIkWrSXtrn+E6iuH/9T1Hn17z8CQAA//8DAFBLAwQUAAYACAAAACEAN+3R+NkA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1cuHmJ&#10;1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnCsry+&#10;KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhVk/3a&#10;Dt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcLUPs/&#10;1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB2PK12BgIAABUEAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="70F40458" w14:textId="5C5790D7" w:rsidR="007E1FF3" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="007E1FF3">
+                  <w:p w:rsidRPr="007E1FF3" w:rsidR="007E1FF3" w:rsidP="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="09E77742" w14:textId="5C5790D7">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="003EC8"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E1FF3">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="003EC8"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C2419A9" w14:textId="77777777" w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="5C2419A9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E235140" wp14:editId="753B21A6">
               <wp:simplePos x="914400" y="8658225"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="674866EA" w14:textId="5FA11CE3" w:rsidR="007E1FF3" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="007E1FF3">
+                        <w:p w:rsidRPr="007E1FF3" w:rsidR="007E1FF3" w:rsidP="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="674866EA" w14:textId="5FA11CE3">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="003EC8"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007E1FF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="003EC8"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="3E235140" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="7A9F32AA">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3E235140">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPHLlaCQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEZcYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W66bqdhF/mZpPjx+LS47VvDjgp9A7bk81nOmbISqsbuS/7jef3p&#10;hjMfhK2EAatKflKe3y4/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuy3g9Ovkz5tVYyPGrtVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqa6F0GwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzvXmny/y+tfDhu3ROy0H+FnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eqb6gOTZLy8/HxzfcWZJNeIKUt2vuzQh28KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUb7rfQXWioRCGfXsn1w2V3ggfngTSgmkOEm14pEMb&#10;6EoOI+KsBvz5N3uMJ97Jy1lHgim5JUVzZr5b2kfU1gRwArsE5l/yq5z89tDeAclwTi/CyQTJisFM&#10;UCO0LyTnVSxELmEllSv5boJ3YVAuPQepVqsURDJyImzs1smYOtIVuXzuXwS6kfBAm3qASU2ieMf7&#10;EBtverc6BGI/LSVSOxA5Mk4STGsdn0vU+Nv/FHV+1MtfAAAA//8DAFBLAwQUAAYACAAAACEAN+3R&#10;+NkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1c&#10;uHmJ1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnC&#10;sry+KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhV&#10;k/3aDt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcL&#10;UPs/1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPHLlaCQIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1027" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPHLlaCQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+x0bdEZcYqsRYYB&#10;QVsgHXpWZCk2IIsCpcTOfv0o2W66bqdhF/mZpPjx+LS47VvDjgp9A7bk81nOmbISqsbuS/7jef3p&#10;hjMfhK2EAatKflKe3y4/flh0rlAXUIOpFDJKYn3RuZLXIbgiy7ysVSv8DJyy5NSArQj0i/usQtFR&#10;9tZkF3l+nXWAlUOQynuy3g9Ovkz5tVYyPGrtVWCm5NRbSCemcxfPbLkQxR6Fqxs5tiH+oYtWNJaK&#10;vqa6F0GwAzZ/pGobieBBh5mENgOtG6nSDDTNPH83zbYWTqVZiBzvXmny/y+tfDhu3ROy0H+FnhYY&#10;CemcLzwZ4zy9xjZ+qVNGfqLw9Eqb6gOTZLy8/HxzfcWZJNeIKUt2vuzQh28KWhZByZG2ksgSx40P&#10;Q+gUEmtZWDfGpM0Y+5uBckZLdu4wotDvetZUb7rfQXWioRCGfXsn1w2V3ggfngTSgmkOEm14pEMb&#10;6EoOI+KsBvz5N3uMJ97Jy1lHgim5JUVzZr5b2kfU1gRwArsE5l/yq5z89tDeAclwTi/CyQTJisFM&#10;UCO0LyTnVSxELmEllSv5boJ3YVAuPQepVqsURDJyImzs1smYOtIVuXzuXwS6kfBAm3qASU2ieMf7&#10;EBtverc6BGI/LSVSOxA5Mk4STGsdn0vU+Nv/FHV+1MtfAAAA//8DAFBLAwQUAAYACAAAACEAN+3R&#10;+NkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKJiZWmk5oEqchpG1c&#10;uHmJ1xYap2rcrfv3BDiwi5+sZ733uViOvlVH6mMT2MD9JANFbINruDLwvnu5ewQVBdlhG5gMnCnC&#10;sry+KjB34cQbOm6lUimEY44GapEu1zramjzGSeiIk3cIvUdJa19p1+MphftWT7Nsrj02nBpq7GhV&#10;k/3aDt7Aw0ZehzfezT7G6flz3a3s7LC2xtzejM9PoIRG+T+GH/yEDmVi2oeBXVStgfSI/M7kzRcL&#10;UPs/1WWhL9nLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAPHLlaCQIAABwEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA37dH42QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="674866EA" w14:textId="5FA11CE3" w:rsidR="007E1FF3" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="007E1FF3">
+                  <w:p w:rsidRPr="007E1FF3" w:rsidR="007E1FF3" w:rsidP="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="08CE8BEA" w14:textId="5FA11CE3">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="003EC8"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E1FF3">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="003EC8"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1185949904"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="7028F9DC" w14:textId="42DE104C" w:rsidR="00E94620" w:rsidRDefault="00E94620">
+      <w:p w:rsidR="00E94620" w:rsidRDefault="00E94620" w14:paraId="7028F9DC" w14:textId="42DE104C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
-      <w:p w14:paraId="2CADE993" w14:textId="05A398C9" w:rsidR="00E94620" w:rsidRDefault="00000000">
+      <w:p w:rsidR="00E94620" w:rsidRDefault="00000000" w14:paraId="2CADE993" w14:textId="05A398C9">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="35F9EBFA" w14:textId="7F19FEBD" w:rsidR="00E94620" w:rsidRPr="00EF764B" w:rsidRDefault="00E94620" w:rsidP="00E94620">
+  <w:p w:rsidRPr="00EF764B" w:rsidR="00E94620" w:rsidP="511067CB" w:rsidRDefault="00E94620" w14:paraId="35F9EBFA" w14:textId="62CA7CE2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00EF764B">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>T3/ServiceSpecificationContent/Projects&gt;£</w:t>
+      <w:t>T3/</w:t>
     </w:r>
-    <w:r w:rsidR="00D37498" w:rsidRPr="00EF764B">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>100k</w:t>
+      <w:t>ServiceSpecification</w:t>
     </w:r>
-    <w:r w:rsidRPr="00EF764B">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/Template/</w:t>
+      <w:t>/Template</w:t>
     </w:r>
-    <w:r w:rsidR="00C24D37">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="005E0864">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1Dec25</w:t>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="009A3657">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> v10.0</w:t>
+      <w:t>May26</w:t>
     </w:r>
-    <w:r w:rsidR="00EF764B">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:i/>
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
+      <w:t xml:space="preserve"> v1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>.0</w:t>
+    </w:r>
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
+      <w:rPr>
+        <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00EF764B" w:rsidRPr="00EF764B">
+    <w:r w:rsidRPr="511067CB" w:rsidR="511067CB">
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:cs="Noto Sans"/>
-        <w:b/>
-[...2 lines deleted...]
-        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:color w:val="A6A6A6" w:themeColor="background1" w:themeTint="FF" w:themeShade="A6"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>HIGHLY CONFIDENTIAL</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1A3829FE" w14:textId="66258012" w:rsidR="00244D9E" w:rsidRDefault="00EF764B">
+  <w:p w:rsidR="00244D9E" w:rsidRDefault="00EF764B" w14:paraId="1A3829FE" w14:textId="66258012">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="318D025C" wp14:editId="00DC501B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="7779336" cy="112541"/>
               <wp:effectExtent l="0" t="0" r="0" b="1905"/>
               <wp:wrapNone/>
               <wp:docPr id="1605243450" name="Rectangle 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
@@ -15876,221 +14831,221 @@
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:rect w14:anchorId="4B397630" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:612.55pt;height:8.85pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrJE6/fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSbMGdYqgRYYB&#10;RVesHXpWZCk2IIsapXzt14+SHadrix2GXWRJJB/J50ddXe9bw7YKfQO25MVZzpmyEqrGrkv+42n5&#10;6TNnPghbCQNWlfygPL+ef/xwtXMzNYIaTKWQEYj1s50reR2Cm2WZl7VqhT8DpywZNWArAh1xnVUo&#10;doTemmyU5xfZDrByCFJ5T7e3nZHPE77WSoZvWnsVmCk51RbSimldxTWbX4nZGoWrG9mXIf6hilY0&#10;lpIOULciCLbB5g1U20gEDzqcSWgz0LqRKvVA3RT5q24ea+FU6oXI8W6gyf8/WHm/fXQPSDTsnJ95&#10;2sYu9hrb+KX62D6RdRjIUvvAJF1Op9PL8/MLziTZimI0GReRzewU7dCHLwpaFjclR/oZiSOxvfOh&#10;cz26xGQeTFMtG2PSAderG4NsK+jHLfLlJD+i/+FmbHS2EMM6xHiTnXpJu3AwKvoZ+11p1lRU/ShV&#10;kmSmhjxCSmVD0ZlqUakufTHJ86QU6m2ISJ0mwIisKf+A3QNECb/F7qrs/WOoSiodgvO/FdYFDxEp&#10;M9gwBLeNBXwPwFBXfebO/0hSR01kaQXV4QEZQjcj3sllQ//tTvjwIJCGgsaHBj18o0Ub2JUc+h1n&#10;NeCv9+6jP2mVrJztaMhK7n9uBCrOzFdLKr4sxuM4lekwnkxHdMCXltVLi920N0ByKOhJcTJto38w&#10;x61GaJ/pPVjErGQSVlLuksuAx8NN6IafXhSpFovkRpPoRLizj05G8Mhq1OXT/lmg68UbSPb3cBxI&#10;MXul4c43RlpYbALoJgn8xGvPN01xEk7/4sRn4uU5eZ3exflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;//bkqd4AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeDGypVEwpVuiNhqI&#10;F0ThvHSHttCdbboLlH/v4EUvk5m8mfe+Sae9bcQRO187UjAcRCCQCmdqKhV8f73dP4HwQZPRjSNU&#10;cEYP0+z6KtWJcSf6xOMylIJNyCdaQRVCm0jpiwqt9gPXIrG2dZ3VgceulKbTJza3jYyjaCStrokT&#10;Kt3ia4XFfnmwjLFdzB9Wq/D+8pHvR4v1bpbndzOlbm/65wmIgH34W4YLPt9AxkwbdyDjRaOAHwm/&#10;9aLF8eMQxIa78Rhklsr/9NkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOskTr9+AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP/25Kne&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#a0f501" stroked="f" strokeweight="1pt">
+          <w:pict w14:anchorId="46CF2FE0">
+            <v:rect id="Rectangle 2" style="position:absolute;margin-left:0;margin-top:0;width:612.55pt;height:8.85pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#a0f501" stroked="f" strokeweight="1pt" w14:anchorId="0EDAD8BB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrJE6/fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X22nSbMGdYqgRYYB&#10;RVesHXpWZCk2IIsapXzt14+SHadrix2GXWRJJB/J50ddXe9bw7YKfQO25MVZzpmyEqrGrkv+42n5&#10;6TNnPghbCQNWlfygPL+ef/xwtXMzNYIaTKWQEYj1s50reR2Cm2WZl7VqhT8DpywZNWArAh1xnVUo&#10;doTemmyU5xfZDrByCFJ5T7e3nZHPE77WSoZvWnsVmCk51RbSimldxTWbX4nZGoWrG9mXIf6hilY0&#10;lpIOULciCLbB5g1U20gEDzqcSWgz0LqRKvVA3RT5q24ea+FU6oXI8W6gyf8/WHm/fXQPSDTsnJ95&#10;2sYu9hrb+KX62D6RdRjIUvvAJF1Op9PL8/MLziTZimI0GReRzewU7dCHLwpaFjclR/oZiSOxvfOh&#10;cz26xGQeTFMtG2PSAderG4NsK+jHLfLlJD+i/+FmbHS2EMM6xHiTnXpJu3AwKvoZ+11p1lRU/ShV&#10;kmSmhjxCSmVD0ZlqUakufTHJ86QU6m2ISJ0mwIisKf+A3QNECb/F7qrs/WOoSiodgvO/FdYFDxEp&#10;M9gwBLeNBXwPwFBXfebO/0hSR01kaQXV4QEZQjcj3sllQ//tTvjwIJCGgsaHBj18o0Ub2JUc+h1n&#10;NeCv9+6jP2mVrJztaMhK7n9uBCrOzFdLKr4sxuM4lekwnkxHdMCXltVLi920N0ByKOhJcTJto38w&#10;x61GaJ/pPVjErGQSVlLuksuAx8NN6IafXhSpFovkRpPoRLizj05G8Mhq1OXT/lmg68UbSPb3cBxI&#10;MXul4c43RlpYbALoJgn8xGvPN01xEk7/4sRn4uU5eZ3exflvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;//bkqd4AAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeDGypVEwpVuiNhqI&#10;F0ThvHSHttCdbboLlH/v4EUvk5m8mfe+Sae9bcQRO187UjAcRCCQCmdqKhV8f73dP4HwQZPRjSNU&#10;cEYP0+z6KtWJcSf6xOMylIJNyCdaQRVCm0jpiwqt9gPXIrG2dZ3VgceulKbTJza3jYyjaCStrokT&#10;Kt3ia4XFfnmwjLFdzB9Wq/D+8pHvR4v1bpbndzOlbm/65wmIgH34W4YLPt9AxkwbdyDjRaOAHwm/&#10;9aLF8eMQxIa78Rhklsr/9NkPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOskTr9+AgAA&#10;XwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP/25Kne&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAA2AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06122DE7" w14:textId="2C95C3C5" w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="06122DE7" w14:textId="2C95C3C5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08842B3F" wp14:editId="1DA5EF79">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="443865" cy="443865"/>
               <wp:effectExtent l="0" t="0" r="18415" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1790DD6C" w14:textId="2B8B37A0" w:rsidR="007E1FF3" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="007E1FF3">
+                        <w:p w:rsidRPr="007E1FF3" w:rsidR="007E1FF3" w:rsidP="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="1790DD6C" w14:textId="2B8B37A0">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="003EC8"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007E1FF3">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="003EC8"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
-          <w:pict>
-            <v:shapetype w14:anchorId="08842B3F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+          <w:pict w14:anchorId="69E7BCAE">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="08842B3F">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC43W4cCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkbdEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thALaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+BlYYdEpwmgX8dfusdqzD&#10;7Fplizy/yTpwtXXAhfdofRycdJXySyl4eJbSi0BUSbG3kE6Xziqe2WrJir1jtmn52Ab7hy40aw0W&#10;Pad6ZIGRg2v/SKVb7sCDDDMOOgMpWy7SDDjNPH83za5hVqRZkBxvzzT5/5eWPx139sWR0H+BHhcY&#10;CemsLzwa4zy9dDp+sVOCfqTwdKZN9IFwNF5dfb69uaaEo2vEmCW7XLbOh68CNImgpA63kshix60P&#10;Q+gUEmsZ2LRKpc0o85sBc0ZLdukwotBXPWnrki6m7iuoTziUg2Hf3vJNi6W3zIcX5nDBOAeKNjzj&#10;IRV0JYURUdKA+/E3e4xH3tFLSYeCKalBRVOivhncR9TWBNwEqgTmd/l1jn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALjdbhwLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251658242;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="OFFICIAL" o:spid="_x0000_s1028" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC43W4cCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkbdEacYqsRYYB&#10;QVsgHXqWZSk2IImCpMTOfv0o2U62bqdhF/mZpPjx+LS877UiR+F8C6ak81lOiTAc6tbsS/r9dfPp&#10;lhIfmKmZAiNKehKe3q8+flh2thALaEDVwhFMYnzR2ZI2IdgiyzxvhGZ+BlYYdEpwmgX8dfusdqzD&#10;7Fplizy/yTpwtXXAhfdofRycdJXySyl4eJbSi0BUSbG3kE6Xziqe2WrJir1jtmn52Ab7hy40aw0W&#10;Pad6ZIGRg2v/SKVb7sCDDDMOOgMpWy7SDDjNPH83za5hVqRZkBxvzzT5/5eWPx139sWR0H+BHhcY&#10;CemsLzwa4zy9dDp+sVOCfqTwdKZN9IFwNF5dfb69uaaEo2vEmCW7XLbOh68CNImgpA63kshix60P&#10;Q+gUEmsZ2LRKpc0o85sBc0ZLdukwotBXPWnrki6m7iuoTziUg2Hf3vJNi6W3zIcX5nDBOAeKNjzj&#10;IRV0JYURUdKA+/E3e4xH3tFLSYeCKalBRVOivhncR9TWBNwEqgTmd/l1jn5z0A+AMpzji7A8QbS6&#10;oCYoHeg3lPM6FkIXMxzLlbSa4EMYlIvPgYv1OgWhjCwLW7OzPKaOdEUuX/s35uxIeMBNPcGkJla8&#10;432IjTe9XR8Csp+WEqkdiBwZRwmmtY7PJWr81/8UdXnUq58AAAD//wMAUEsDBBQABgAIAAAAIQA3&#10;7dH42QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWMomJlaaTmgSpyGk&#10;bVy4eYnXFhqnatyt+/cEOLCLn6xnvfe5WI6+VUfqYxPYwP0kA0Vsg2u4MvC+e7l7BBUF2WEbmAyc&#10;KcKyvL4qMHfhxBs6bqVSKYRjjgZqkS7XOtqaPMZJ6IiTdwi9R0lrX2nX4ymF+1ZPs2yuPTacGmrs&#10;aFWT/doO3sDDRl6HN97NPsbp+XPdrezssLbG3N6Mz0+ghEb5P4Yf/IQOZWLah4FdVK2B9Ij8zuTN&#10;FwtQ+z/VZaEv2ctvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALjdbhwLAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADft0fjZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="1790DD6C" w14:textId="2B8B37A0" w:rsidR="007E1FF3" w:rsidRPr="007E1FF3" w:rsidRDefault="007E1FF3" w:rsidP="007E1FF3">
+                  <w:p w:rsidRPr="007E1FF3" w:rsidR="007E1FF3" w:rsidP="007E1FF3" w:rsidRDefault="007E1FF3" w14:paraId="75F360E3" w14:textId="2B8B37A0">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="003EC8"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007E1FF3">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="003EC8"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A52F84D" w14:textId="77777777" w:rsidR="003C315C" w:rsidRDefault="003C315C" w:rsidP="00D14A7D">
+    <w:p w:rsidR="004D6D04" w:rsidP="00D14A7D" w:rsidRDefault="004D6D04" w14:paraId="1247046D" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49B1014C" w14:textId="77777777" w:rsidR="003C315C" w:rsidRDefault="003C315C" w:rsidP="00D14A7D">
+    <w:p w:rsidR="004D6D04" w:rsidP="00D14A7D" w:rsidRDefault="004D6D04" w14:paraId="068E6040" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="568E29FB" w14:textId="77777777" w:rsidR="003C315C" w:rsidRDefault="003C315C">
+    <w:p w:rsidR="004D6D04" w:rsidRDefault="004D6D04" w14:paraId="26DDD11A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C213B32" w14:textId="1D0624A5" w:rsidR="00D14A7D" w:rsidRDefault="00EF764B" w:rsidP="00D14A7D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00D14A7D" w:rsidP="00D14A7D" w:rsidRDefault="00EF764B" w14:paraId="1C213B32" w14:textId="1D0624A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FB89653" wp14:editId="403FE75F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4451350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>165100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1879168" cy="590844"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="976713663" name="Picture 1" descr="A black background with green letters&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -16130,444 +15085,444 @@
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00254863"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C9206A2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005A2AA9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD366060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="022E47CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5F6C2A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06243E13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44F862EE"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -16630,293 +15585,293 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DB50003"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B489040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10D90695"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EE4CC86"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14B17F6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E669DC4"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16978,148 +15933,148 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="154C370D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E02D88C"/>
     <w:lvl w:ilvl="0" w:tplc="0E80B03E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:color w:val="EE0000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A8A4A15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6743B34"/>
     <w:lvl w:ilvl="0" w:tplc="ABF6A0EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AB402A6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17208,328 +16163,328 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF84177"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71CAC42A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CFC319F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B544770C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="219C27FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC1C620C"/>
     <w:lvl w:ilvl="0" w:tplc="ECA05D5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BEA6D0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -17616,147 +16571,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="228577DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5670918E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2210" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2930" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3650" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4370" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22920197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="344A6872"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17821,328 +16776,328 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25BC4D62"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CCE29E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27290798"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="19E60E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="294041D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B70AA62"/>
     <w:lvl w:ilvl="0" w:tplc="E688B1BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0F9ADE52">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -18571,739 +17526,739 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D643C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="26502C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35123AA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="481CDB00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="360063F0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78526DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E00986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC42C730"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47C10478"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4872D10E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48DB4AA6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0E88B900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
@@ -19410,408 +18365,408 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="490754A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57DCF098"/>
     <w:lvl w:ilvl="0" w:tplc="BA38AA4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Noto Sans" w:eastAsia="Calibri" w:hAnsi="Noto Sans" w:cs="Noto Sans" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Noto Sans" w:hAnsi="Noto Sans" w:eastAsia="Calibri" w:cs="Noto Sans"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6837D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="113A3332"/>
     <w:lvl w:ilvl="0" w:tplc="0809000B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F8E3AC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BAD07118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="521F45CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17963F2A"/>
     <w:lvl w:ilvl="0" w:tplc="7C3EC87E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="34BEB43E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -19898,147 +18853,147 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A675A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3776FD48"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B6B65E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36A263AC"/>
     <w:lvl w:ilvl="0" w:tplc="1DF8339C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -20106,555 +19061,555 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DE326FE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A0200FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F2C63BD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="20A816B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="601A1A7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E3EA95E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60835F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C39A957E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68A016AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30E64D22"/>
     <w:lvl w:ilvl="0" w:tplc="CF767C7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B467C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -20723,668 +19678,668 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68CE6500"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0F54460E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="709F610A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F90CDBA0"/>
     <w:lvl w:ilvl="0" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75256DC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="89202EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="786B6A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59DE3314"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787A29A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC1EDC0C"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79947973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA5ADDDC"/>
     <w:lvl w:ilvl="0" w:tplc="F2960CAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B981928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21895,53 +20850,53 @@
   <w:num w:numId="40" w16cid:durableId="1506632192">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="646860567">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="2106804284">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1829010016">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="437605166">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1805343943">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="835345610">
     <w:abstractNumId w:val="43"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="120"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -21973,50 +20928,51 @@
     <w:rsid w:val="000628C9"/>
     <w:rsid w:val="00063B24"/>
     <w:rsid w:val="000641BA"/>
     <w:rsid w:val="0006762E"/>
     <w:rsid w:val="00067B11"/>
     <w:rsid w:val="000716DD"/>
     <w:rsid w:val="0007349B"/>
     <w:rsid w:val="0007476E"/>
     <w:rsid w:val="0008344B"/>
     <w:rsid w:val="0008403C"/>
     <w:rsid w:val="000847BB"/>
     <w:rsid w:val="0008704A"/>
     <w:rsid w:val="00087EB4"/>
     <w:rsid w:val="00092727"/>
     <w:rsid w:val="00092E9B"/>
     <w:rsid w:val="00096396"/>
     <w:rsid w:val="000A019C"/>
     <w:rsid w:val="000A04E2"/>
     <w:rsid w:val="000A1749"/>
     <w:rsid w:val="000A1F15"/>
     <w:rsid w:val="000A21E1"/>
     <w:rsid w:val="000A2546"/>
     <w:rsid w:val="000A4EA9"/>
     <w:rsid w:val="000A7C77"/>
     <w:rsid w:val="000B60E9"/>
+    <w:rsid w:val="000C4EC4"/>
     <w:rsid w:val="000C5FEF"/>
     <w:rsid w:val="000C746B"/>
     <w:rsid w:val="000D0D0F"/>
     <w:rsid w:val="000D2321"/>
     <w:rsid w:val="000D35DF"/>
     <w:rsid w:val="000E161D"/>
     <w:rsid w:val="000E197F"/>
     <w:rsid w:val="000E3055"/>
     <w:rsid w:val="000E6183"/>
     <w:rsid w:val="001018FF"/>
     <w:rsid w:val="00102710"/>
     <w:rsid w:val="001029FC"/>
     <w:rsid w:val="001038DD"/>
     <w:rsid w:val="00103FB2"/>
     <w:rsid w:val="001076CD"/>
     <w:rsid w:val="00111396"/>
     <w:rsid w:val="00117DB3"/>
     <w:rsid w:val="00123482"/>
     <w:rsid w:val="00123942"/>
     <w:rsid w:val="00123A38"/>
     <w:rsid w:val="00126912"/>
     <w:rsid w:val="001275B9"/>
     <w:rsid w:val="00127832"/>
     <w:rsid w:val="00130063"/>
     <w:rsid w:val="00131718"/>
@@ -22124,50 +21080,51 @@
     <w:rsid w:val="0030593B"/>
     <w:rsid w:val="00307D3C"/>
     <w:rsid w:val="003113AD"/>
     <w:rsid w:val="00313E02"/>
     <w:rsid w:val="0031430B"/>
     <w:rsid w:val="0031688A"/>
     <w:rsid w:val="00322509"/>
     <w:rsid w:val="00325C59"/>
     <w:rsid w:val="0032604E"/>
     <w:rsid w:val="003302FF"/>
     <w:rsid w:val="00330917"/>
     <w:rsid w:val="00330B19"/>
     <w:rsid w:val="003330B2"/>
     <w:rsid w:val="00335A9A"/>
     <w:rsid w:val="003419B6"/>
     <w:rsid w:val="00343AC1"/>
     <w:rsid w:val="00351725"/>
     <w:rsid w:val="00351E16"/>
     <w:rsid w:val="003524B9"/>
     <w:rsid w:val="00353635"/>
     <w:rsid w:val="00357C2E"/>
     <w:rsid w:val="003605F9"/>
     <w:rsid w:val="003614BC"/>
     <w:rsid w:val="003635B3"/>
     <w:rsid w:val="00367BA2"/>
+    <w:rsid w:val="00372C0C"/>
     <w:rsid w:val="003734BF"/>
     <w:rsid w:val="00373795"/>
     <w:rsid w:val="00373D1F"/>
     <w:rsid w:val="003752F4"/>
     <w:rsid w:val="00382F59"/>
     <w:rsid w:val="00383794"/>
     <w:rsid w:val="00385637"/>
     <w:rsid w:val="00390F6B"/>
     <w:rsid w:val="003941C4"/>
     <w:rsid w:val="003942A1"/>
     <w:rsid w:val="00394570"/>
     <w:rsid w:val="0039656B"/>
     <w:rsid w:val="003966BE"/>
     <w:rsid w:val="0039681D"/>
     <w:rsid w:val="003A2E17"/>
     <w:rsid w:val="003A4850"/>
     <w:rsid w:val="003A6C44"/>
     <w:rsid w:val="003B0098"/>
     <w:rsid w:val="003B1B37"/>
     <w:rsid w:val="003B6B93"/>
     <w:rsid w:val="003C315C"/>
     <w:rsid w:val="003C5CE1"/>
     <w:rsid w:val="003C687A"/>
     <w:rsid w:val="003D05B3"/>
     <w:rsid w:val="003D3465"/>
@@ -22184,70 +21141,73 @@
     <w:rsid w:val="003F77EB"/>
     <w:rsid w:val="004015A8"/>
     <w:rsid w:val="00410161"/>
     <w:rsid w:val="0041083E"/>
     <w:rsid w:val="00412986"/>
     <w:rsid w:val="00413D8D"/>
     <w:rsid w:val="004234AB"/>
     <w:rsid w:val="00431456"/>
     <w:rsid w:val="004338CB"/>
     <w:rsid w:val="00435BCC"/>
     <w:rsid w:val="00435E63"/>
     <w:rsid w:val="00435F25"/>
     <w:rsid w:val="00436B4D"/>
     <w:rsid w:val="00440D18"/>
     <w:rsid w:val="00442EAD"/>
     <w:rsid w:val="00443A4A"/>
     <w:rsid w:val="00446760"/>
     <w:rsid w:val="00454F13"/>
     <w:rsid w:val="0045603C"/>
     <w:rsid w:val="00456F84"/>
     <w:rsid w:val="00472539"/>
     <w:rsid w:val="00480B7A"/>
     <w:rsid w:val="00481AF7"/>
     <w:rsid w:val="0048235F"/>
     <w:rsid w:val="00483387"/>
+    <w:rsid w:val="004834FD"/>
     <w:rsid w:val="00483C84"/>
+    <w:rsid w:val="00486557"/>
     <w:rsid w:val="004878C8"/>
     <w:rsid w:val="00491CD4"/>
     <w:rsid w:val="00494D42"/>
     <w:rsid w:val="00494DA4"/>
     <w:rsid w:val="00494F2D"/>
     <w:rsid w:val="00497866"/>
     <w:rsid w:val="004A00A2"/>
     <w:rsid w:val="004A41FB"/>
     <w:rsid w:val="004A4D00"/>
     <w:rsid w:val="004A7411"/>
     <w:rsid w:val="004B093E"/>
     <w:rsid w:val="004B5014"/>
     <w:rsid w:val="004C0049"/>
     <w:rsid w:val="004C20ED"/>
     <w:rsid w:val="004C2213"/>
     <w:rsid w:val="004C3878"/>
     <w:rsid w:val="004C70CE"/>
     <w:rsid w:val="004C7E2E"/>
     <w:rsid w:val="004D2C32"/>
+    <w:rsid w:val="004D6D04"/>
     <w:rsid w:val="004E3F64"/>
     <w:rsid w:val="004E5060"/>
     <w:rsid w:val="004E7667"/>
     <w:rsid w:val="004F0347"/>
     <w:rsid w:val="004F27F7"/>
     <w:rsid w:val="004F3C22"/>
     <w:rsid w:val="004F3E49"/>
     <w:rsid w:val="004F48C9"/>
     <w:rsid w:val="004F5911"/>
     <w:rsid w:val="005011FE"/>
     <w:rsid w:val="00503704"/>
     <w:rsid w:val="00503A86"/>
     <w:rsid w:val="00503BBA"/>
     <w:rsid w:val="00505775"/>
     <w:rsid w:val="00505F91"/>
     <w:rsid w:val="00507AF3"/>
     <w:rsid w:val="0051120D"/>
     <w:rsid w:val="00512274"/>
     <w:rsid w:val="00514B48"/>
     <w:rsid w:val="00516D3E"/>
     <w:rsid w:val="0052398B"/>
     <w:rsid w:val="00530457"/>
     <w:rsid w:val="00531F2B"/>
     <w:rsid w:val="00532C2C"/>
     <w:rsid w:val="0053426E"/>
@@ -22313,95 +21273,97 @@
     <w:rsid w:val="006321AF"/>
     <w:rsid w:val="0063245C"/>
     <w:rsid w:val="0064120A"/>
     <w:rsid w:val="00646E3D"/>
     <w:rsid w:val="00647AE4"/>
     <w:rsid w:val="006533C5"/>
     <w:rsid w:val="00654526"/>
     <w:rsid w:val="006632C1"/>
     <w:rsid w:val="006648BE"/>
     <w:rsid w:val="00666578"/>
     <w:rsid w:val="00666688"/>
     <w:rsid w:val="00666994"/>
     <w:rsid w:val="00674A19"/>
     <w:rsid w:val="006810BF"/>
     <w:rsid w:val="00681EA8"/>
     <w:rsid w:val="00682FAC"/>
     <w:rsid w:val="0068444E"/>
     <w:rsid w:val="00691403"/>
     <w:rsid w:val="00693C05"/>
     <w:rsid w:val="006967CE"/>
     <w:rsid w:val="006A1D9E"/>
     <w:rsid w:val="006A242E"/>
     <w:rsid w:val="006A412F"/>
     <w:rsid w:val="006B0DE1"/>
     <w:rsid w:val="006B1480"/>
+    <w:rsid w:val="006B7447"/>
     <w:rsid w:val="006C2C38"/>
     <w:rsid w:val="006C4961"/>
     <w:rsid w:val="006C7E08"/>
     <w:rsid w:val="006D00D5"/>
     <w:rsid w:val="006D42BA"/>
     <w:rsid w:val="006E257A"/>
     <w:rsid w:val="006F0B92"/>
     <w:rsid w:val="006F6187"/>
     <w:rsid w:val="006F7FEE"/>
     <w:rsid w:val="00700A99"/>
     <w:rsid w:val="00703ABA"/>
     <w:rsid w:val="00705075"/>
     <w:rsid w:val="00707293"/>
     <w:rsid w:val="00707A3C"/>
     <w:rsid w:val="00710AE1"/>
     <w:rsid w:val="00717339"/>
     <w:rsid w:val="0071747B"/>
     <w:rsid w:val="007238BA"/>
     <w:rsid w:val="00725034"/>
     <w:rsid w:val="007255EB"/>
     <w:rsid w:val="00726348"/>
     <w:rsid w:val="007274E3"/>
     <w:rsid w:val="007349CC"/>
     <w:rsid w:val="00740087"/>
     <w:rsid w:val="007407BD"/>
     <w:rsid w:val="00741956"/>
     <w:rsid w:val="00745E7A"/>
     <w:rsid w:val="00747AEF"/>
     <w:rsid w:val="00747DC9"/>
     <w:rsid w:val="007524D6"/>
     <w:rsid w:val="00753546"/>
     <w:rsid w:val="00755D3D"/>
     <w:rsid w:val="00761D43"/>
     <w:rsid w:val="00763DD9"/>
     <w:rsid w:val="00764475"/>
     <w:rsid w:val="00765007"/>
     <w:rsid w:val="00774ED4"/>
     <w:rsid w:val="00783015"/>
     <w:rsid w:val="00787C7A"/>
     <w:rsid w:val="00790826"/>
     <w:rsid w:val="0079139D"/>
     <w:rsid w:val="00791E01"/>
     <w:rsid w:val="0079345D"/>
     <w:rsid w:val="00793792"/>
     <w:rsid w:val="00793BB0"/>
+    <w:rsid w:val="00793FB4"/>
     <w:rsid w:val="00794BFC"/>
     <w:rsid w:val="007964EB"/>
     <w:rsid w:val="007978D8"/>
     <w:rsid w:val="007A14A4"/>
     <w:rsid w:val="007A3BB3"/>
     <w:rsid w:val="007A587F"/>
     <w:rsid w:val="007A7415"/>
     <w:rsid w:val="007A7C8F"/>
     <w:rsid w:val="007B2D2A"/>
     <w:rsid w:val="007B62A5"/>
     <w:rsid w:val="007B6A30"/>
     <w:rsid w:val="007B7787"/>
     <w:rsid w:val="007B7809"/>
     <w:rsid w:val="007C5B4F"/>
     <w:rsid w:val="007C7172"/>
     <w:rsid w:val="007C7CD3"/>
     <w:rsid w:val="007D0848"/>
     <w:rsid w:val="007D0960"/>
     <w:rsid w:val="007D7C07"/>
     <w:rsid w:val="007E1C62"/>
     <w:rsid w:val="007E1FF3"/>
     <w:rsid w:val="007E2200"/>
     <w:rsid w:val="007E530F"/>
     <w:rsid w:val="007E59E9"/>
     <w:rsid w:val="007E7694"/>
@@ -22502,50 +21464,51 @@
     <w:rsid w:val="00990FCB"/>
     <w:rsid w:val="0099504A"/>
     <w:rsid w:val="00995EAB"/>
     <w:rsid w:val="009A3657"/>
     <w:rsid w:val="009A46DC"/>
     <w:rsid w:val="009B1E45"/>
     <w:rsid w:val="009B69B8"/>
     <w:rsid w:val="009B6B9B"/>
     <w:rsid w:val="009C6240"/>
     <w:rsid w:val="009C67E8"/>
     <w:rsid w:val="009D3897"/>
     <w:rsid w:val="009D75F3"/>
     <w:rsid w:val="009E3B9B"/>
     <w:rsid w:val="009E6878"/>
     <w:rsid w:val="009F13D4"/>
     <w:rsid w:val="009F2F92"/>
     <w:rsid w:val="009F5082"/>
     <w:rsid w:val="009F5DB1"/>
     <w:rsid w:val="00A01D35"/>
     <w:rsid w:val="00A03533"/>
     <w:rsid w:val="00A06A43"/>
     <w:rsid w:val="00A10C14"/>
     <w:rsid w:val="00A14272"/>
     <w:rsid w:val="00A17FCB"/>
     <w:rsid w:val="00A224A5"/>
+    <w:rsid w:val="00A23AD0"/>
     <w:rsid w:val="00A3141B"/>
     <w:rsid w:val="00A32917"/>
     <w:rsid w:val="00A35C62"/>
     <w:rsid w:val="00A367BF"/>
     <w:rsid w:val="00A36FDB"/>
     <w:rsid w:val="00A37697"/>
     <w:rsid w:val="00A446D2"/>
     <w:rsid w:val="00A471EE"/>
     <w:rsid w:val="00A47BAC"/>
     <w:rsid w:val="00A5367A"/>
     <w:rsid w:val="00A53681"/>
     <w:rsid w:val="00A54D6A"/>
     <w:rsid w:val="00A5540A"/>
     <w:rsid w:val="00A57697"/>
     <w:rsid w:val="00A57905"/>
     <w:rsid w:val="00A61741"/>
     <w:rsid w:val="00A65A0B"/>
     <w:rsid w:val="00A67893"/>
     <w:rsid w:val="00A72E89"/>
     <w:rsid w:val="00A73292"/>
     <w:rsid w:val="00A745B8"/>
     <w:rsid w:val="00A82686"/>
     <w:rsid w:val="00A87CDE"/>
     <w:rsid w:val="00A9297B"/>
     <w:rsid w:val="00A93A01"/>
@@ -22742,65 +21705,67 @@
     <w:rsid w:val="00DD72FC"/>
     <w:rsid w:val="00DE33A0"/>
     <w:rsid w:val="00DE53A7"/>
     <w:rsid w:val="00DF1F6A"/>
     <w:rsid w:val="00DF5F6F"/>
     <w:rsid w:val="00DF6BF6"/>
     <w:rsid w:val="00DF7436"/>
     <w:rsid w:val="00E00094"/>
     <w:rsid w:val="00E01743"/>
     <w:rsid w:val="00E031FF"/>
     <w:rsid w:val="00E03FB4"/>
     <w:rsid w:val="00E06EDB"/>
     <w:rsid w:val="00E07220"/>
     <w:rsid w:val="00E10FFF"/>
     <w:rsid w:val="00E111D9"/>
     <w:rsid w:val="00E114FE"/>
     <w:rsid w:val="00E11C09"/>
     <w:rsid w:val="00E2127E"/>
     <w:rsid w:val="00E21A60"/>
     <w:rsid w:val="00E21D22"/>
     <w:rsid w:val="00E22AA0"/>
     <w:rsid w:val="00E242B5"/>
     <w:rsid w:val="00E24347"/>
     <w:rsid w:val="00E2454A"/>
     <w:rsid w:val="00E253FB"/>
+    <w:rsid w:val="00E30147"/>
     <w:rsid w:val="00E322B7"/>
     <w:rsid w:val="00E34690"/>
     <w:rsid w:val="00E36184"/>
     <w:rsid w:val="00E3661B"/>
     <w:rsid w:val="00E40912"/>
     <w:rsid w:val="00E4236A"/>
     <w:rsid w:val="00E463DB"/>
     <w:rsid w:val="00E467D1"/>
     <w:rsid w:val="00E529A2"/>
     <w:rsid w:val="00E52A42"/>
     <w:rsid w:val="00E542C0"/>
     <w:rsid w:val="00E5624B"/>
     <w:rsid w:val="00E56404"/>
     <w:rsid w:val="00E703DD"/>
     <w:rsid w:val="00E70D5B"/>
+    <w:rsid w:val="00E75F69"/>
     <w:rsid w:val="00E806BC"/>
     <w:rsid w:val="00E8197A"/>
     <w:rsid w:val="00E85D42"/>
     <w:rsid w:val="00E8615A"/>
     <w:rsid w:val="00E91C66"/>
     <w:rsid w:val="00E94620"/>
     <w:rsid w:val="00E947EA"/>
     <w:rsid w:val="00E96E7F"/>
     <w:rsid w:val="00EA50BD"/>
     <w:rsid w:val="00EA6555"/>
     <w:rsid w:val="00EB2E2A"/>
     <w:rsid w:val="00EB4049"/>
     <w:rsid w:val="00EB5C3E"/>
     <w:rsid w:val="00EB665A"/>
     <w:rsid w:val="00EC16DD"/>
     <w:rsid w:val="00EC34FC"/>
     <w:rsid w:val="00EC4C7D"/>
     <w:rsid w:val="00EC6A26"/>
     <w:rsid w:val="00EC7855"/>
     <w:rsid w:val="00ED0C86"/>
     <w:rsid w:val="00ED1A6E"/>
     <w:rsid w:val="00ED2769"/>
     <w:rsid w:val="00ED29FD"/>
     <w:rsid w:val="00ED56A0"/>
     <w:rsid w:val="00EE3F99"/>
@@ -22846,163 +21811,166 @@
     <w:rsid w:val="00F917A8"/>
     <w:rsid w:val="00F91F54"/>
     <w:rsid w:val="00F936A3"/>
     <w:rsid w:val="00F96720"/>
     <w:rsid w:val="00FA533E"/>
     <w:rsid w:val="00FA5F0E"/>
     <w:rsid w:val="00FA77DB"/>
     <w:rsid w:val="00FA7C0A"/>
     <w:rsid w:val="00FB1C31"/>
     <w:rsid w:val="00FB2DBA"/>
     <w:rsid w:val="00FB43F6"/>
     <w:rsid w:val="00FB7FA6"/>
     <w:rsid w:val="00FC26FC"/>
     <w:rsid w:val="00FC3A1D"/>
     <w:rsid w:val="00FC622A"/>
     <w:rsid w:val="00FE06CF"/>
     <w:rsid w:val="00FE1723"/>
     <w:rsid w:val="00FE27FF"/>
     <w:rsid w:val="00FE51BA"/>
     <w:rsid w:val="00FF114F"/>
     <w:rsid w:val="00FF1EE5"/>
     <w:rsid w:val="00FF36F2"/>
     <w:rsid w:val="00FF69ED"/>
     <w:rsid w:val="00FF7717"/>
     <w:rsid w:val="05CFF5ED"/>
+    <w:rsid w:val="0F885A96"/>
+    <w:rsid w:val="2A6C8A99"/>
     <w:rsid w:val="3253A942"/>
     <w:rsid w:val="453C6358"/>
+    <w:rsid w:val="511067CB"/>
     <w:rsid w:val="71132EF0"/>
     <w:rsid w:val="7B504679"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="41E4E495"/>
   <w14:defaultImageDpi w14:val="32767"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{468070BE-EC7F-405F-9AAB-1A8CD33B2B4C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -23071,51 +22039,51 @@
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Revision" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="73" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
@@ -23158,52 +22126,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="66" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="67" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="68" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="69" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="70" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="70" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="72"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="73"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="37"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="41"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="42"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="43"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="44"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="48"/>
@@ -23270,424 +22238,425 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="Mention" w:uiPriority="51"/>
     <w:lsdException w:name="Smart Hyperlink" w:uiPriority="52"/>
     <w:lsdException w:name="Hashtag" w:uiPriority="46"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007B7787"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003A6C44"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="A5A5A5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D14A7D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D14A7D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D14A7D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D14A7D"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="bodystrongcentred">
+  <w:style w:type="paragraph" w:styleId="bodystrongcentred" w:customStyle="1">
     <w:name w:val="body strong centred"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007B7787"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="SimSun" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="SimSun"/>
       <w:b/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="007B7787"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B7787"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="F5 List Paragraph,Numbered Para 1,Dot pt,No Spacing1,List Paragraph Char Char Char,Indicator Text,List Paragraph1,Bullet Points,MAIN CONTENT,List Paragraph12,BulletPoints,Bullet 1,Heading 2_sj,Style Bullet,Colorful List - Accent 11"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007B7787"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A50F0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A50F0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A50F0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A50F0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A50F0"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002A50F0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A50F0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Calibri" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="005412CE"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005E6554"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="005E6554"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005B30B5"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE008D"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E1FF3"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal1">
+  <w:style w:type="paragraph" w:styleId="Normal1" w:customStyle="1">
     <w:name w:val="Normal1"/>
     <w:rsid w:val="003635B3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009236F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00765007"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="ListParagraphChar" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
     <w:aliases w:val="F5 List Paragraph Char,Numbered Para 1 Char,Dot pt Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,List Paragraph1 Char,Bullet Points Char,MAIN CONTENT Char,List Paragraph12 Char,BulletPoints Char"/>
     <w:link w:val="ListParagraph"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E07220"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="003A6C44"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="A5A5A5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="75396976">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="125049845">
@@ -24085,60 +23054,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2102145573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Grayscale">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F8F8F8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="DDDDDD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="B2B2B2"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="969696"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="808080"/>
@@ -24409,132 +23377,174 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007FB0322C1371304C847A8D56B0F1CAE4" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="283b223e8db653c251b08bec378a4b69">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91f4f205-50a1-4440-a4b6-084f0f69625e" xmlns:ns3="9709a2c0-5257-4597-9b25-b202a1845ba4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9a9cb22cc25faf22a5edaf7df2d3c7ae" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="9709a2c0-5257-4597-9b25-b202a1845ba4">
+      <UserInfo>
+        <DisplayName>Alex Neison</DisplayName>
+        <AccountId>21</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <ExpiryDate xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e" xsi:nil="true"/>
+    <GuideType xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">External Templates</GuideType>
+    <Function xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">ITT</Function>
+    <ReviewDate xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">2024-01-05T00:00:00+00:00</ReviewDate>
+    <TypeofGuide xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e" xsi:nil="true"/>
+    <Index xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">T3</Index>
+    <Docum_x002c_entVersion xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">v11.0</Docum_x002c_entVersion>
+    <Comment xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">Julie Simpsons</Comment>
+    <ApprovalWorkflow xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">Approved</ApprovalWorkflow>
+    <test xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e" xsi:nil="true"/>
+    <links xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </links>
+    <Classification xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">HIGHLY CONFIDENTIAL</Classification>
+    <Department xmlns="91f4f205-50a1-4440-a4b6-084f0f69625e">Operations</Department>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007FB0322C1371304C847A8D56B0F1CAE4" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c644025297228cd208a82cbff0986c9a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="91f4f205-50a1-4440-a4b6-084f0f69625e" xmlns:ns3="9709a2c0-5257-4597-9b25-b202a1845ba4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="662bbe18a0d7757ba01c79413b7e03aa" ns2:_="" ns3:_="">
     <xsd:import namespace="91f4f205-50a1-4440-a4b6-084f0f69625e"/>
     <xsd:import namespace="9709a2c0-5257-4597-9b25-b202a1845ba4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Index" minOccurs="0"/>
                 <xsd:element ref="ns2:Docum_x002c_entVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TypeofGuide" minOccurs="0"/>
                 <xsd:element ref="ns2:GuideType" minOccurs="0"/>
                 <xsd:element ref="ns2:Function" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:ReviewDate" minOccurs="0"/>
                 <xsd:element ref="ns2:ExpiryDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns2:ApprovalWorkflow" minOccurs="0"/>
                 <xsd:element ref="ns2:links" minOccurs="0"/>
                 <xsd:element ref="ns2:test" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Classification" minOccurs="0"/>
                 <xsd:element ref="ns2:Department" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="91f4f205-50a1-4440-a4b6-084f0f69625e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Index" ma:index="2" nillable="true" ma:displayName="Doc No" ma:format="Dropdown" ma:internalName="Index">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Docum_x002c_entVersion" ma:index="3" nillable="true" ma:displayName="Document Version" ma:description="The published version of the document" ma:format="Dropdown" ma:internalName="Docum_x002c_entVersion" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="TypeofGuide" ma:index="4" nillable="true" ma:displayName="Type of Guide" ma:format="Dropdown" ma:internalName="TypeofGuide" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="System Guides"/>
           <xsd:enumeration value="Training Guides"/>
           <xsd:enumeration value="Technical Guides"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="GuideType" ma:index="5" nillable="true" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="GuideType">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Internal Templates"/>
           <xsd:enumeration value="External Templates"/>
           <xsd:enumeration value="System Guides"/>
           <xsd:enumeration value="Training Guide"/>
           <xsd:enumeration value="Technical Guide"/>
           <xsd:enumeration value="SOP"/>
           <xsd:enumeration value="Internal/External"/>
+          <xsd:enumeration value="Policy"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Function" ma:index="6" nillable="true" ma:displayName="Category" ma:format="Dropdown" ma:internalName="Function">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="ITT"/>
           <xsd:enumeration value="CCN"/>
           <xsd:enumeration value="SOP"/>
           <xsd:enumeration value="Contractual Documents"/>
           <xsd:enumeration value="Miscellaneous"/>
+          <xsd:enumeration value="ISO 9001"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ReviewDate" ma:index="17" nillable="true" ma:displayName="Review Date" ma:format="DateOnly" ma:internalName="ReviewDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="ExpiryDate" ma:index="18" nillable="true" ma:displayName="Expiry Date" ma:format="DateOnly" ma:internalName="ExpiryDate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="19" nillable="true" ma:displayName="Department Owner" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
@@ -24566,50 +23576,55 @@
     </xsd:element>
     <xsd:element name="test" ma:index="22" nillable="true" ma:displayName="test" ma:format="Dropdown" ma:internalName="test">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Classification" ma:index="24" nillable="true" ma:displayName="Classification" ma:format="Dropdown" ma:internalName="Classification">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Department" ma:index="25" nillable="true" ma:displayName="Department" ma:format="Dropdown" ma:internalName="Department">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9709a2c0-5257-4597-9b25-b202a1845ba4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -24698,227 +23713,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...37 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDCAB431-8AE4-49E3-B3B9-BFB3A603DCF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ABCD589F-9F34-459B-A89D-98696F03AD2B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{393426B4-8A14-4EC6-A30E-AE1E1A360C74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{052B6ED9-7CC6-41CF-B35E-EC1012813AA7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9709a2c0-5257-4597-9b25-b202a1845ba4"/>
+    <ds:schemaRef ds:uri="91f4f205-50a1-4440-a4b6-084f0f69625e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{327B0B85-2E5E-41D5-BA71-0CF7F2676FB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="91f4f205-50a1-4440-a4b6-084f0f69625e"/>
     <ds:schemaRef ds:uri="9709a2c0-5257-4597-9b25-b202a1845ba4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...89 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Julie Simpson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007FB0322C1371304C847A8D56B0F1CAE4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>1,2,3</vt:lpwstr>
   </property>
@@ -24927,27 +23823,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_SetDate">
     <vt:lpwstr>2024-05-14T14:47:23Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_Name">
     <vt:lpwstr>CE-OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_SiteId">
     <vt:lpwstr>cdb92d10-23cb-4ac1-a9b3-34f4faaa2851</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_ActionId">
     <vt:lpwstr>5cbe8c16-1a98-4df3-a576-7c3cc6e233dd</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_ef975da0-2206-4296-8b08-8eab8a965a3b_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>